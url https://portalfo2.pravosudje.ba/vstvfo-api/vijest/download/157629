--- v0 (2026-05-15)
+++ v1 (2026-05-16)
@@ -4,875 +4,704 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20394"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bojan.djuric\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{FE7801DB-AF7A-4A48-BB7F-89AEC1459B18}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{2E5D5DC8-BE25-4EAC-BE82-691B5639C527}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11775"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="510" uniqueCount="271">
-[...4 lines deleted...]
-    <t>57 0 Mals 148444 26 Mals</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="214">
+  <si>
+    <t>18.05.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147343 25 Ps</t>
   </si>
   <si>
     <t>GORDANA MARIĆ</t>
   </si>
   <si>
-    <t>ASOCIJACIJA KOMPOZITORA MUZIČKIH STVARALACA AMUS - ODGOVOR KONTAKT DOO BANJALUKA Mals-PS9-Ostalo</t>
-[...5 lines deleted...]
-    <t>57 0 Mals 148293 25 Mals</t>
+    <t>ORGANIZACIJA SPORTSKIH RIBOLOVACA BANJA LUKA - GRAD BANJA LUKA Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
+  </si>
+  <si>
+    <t>2026-05-18 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146107 25 Ps</t>
   </si>
   <si>
     <t>MARKO BAJALICA</t>
   </si>
   <si>
-    <t>FASTCO DOO ŽEPČE - BERS DOO GRADIŠKA Mals-PS2-Isplata potraživanja</t>
-[...14 lines deleted...]
-    <t>57 0 Ps 145531 25 Ps</t>
+    <t>PAVLOVIĆ TURS DOO BANJA LUKA - PREMIUM OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147330 25 Ps</t>
+  </si>
+  <si>
+    <t>SANJA ILIĆ</t>
+  </si>
+  <si>
+    <t>TRAVEL PLAN DOO BANJALUKA - REPUBLIKA SRPSKA MINISTARSTVO UNUTRAŠNJIH POSLOVA RS Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146687 25 Ps</t>
+  </si>
+  <si>
+    <t>VERA ŠARIĆ</t>
+  </si>
+  <si>
+    <t>KORIDOR 2015 DOO BANJALUKA - ENTERIJERI LOTO NAMJEŠTAJ DOO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>18.05.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146764 25 Ps</t>
+  </si>
+  <si>
+    <t>SANDRA BUDIŠA</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - PREMIUM OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-18 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 141643 23 Ps</t>
   </si>
   <si>
     <t>STAŠA TOMIĆ</t>
   </si>
   <si>
-    <t>FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - DRUŠTVO ZA IZVOĐENJE, NADZOR, PROJEKTOVANJE, INŽINJERING I TRGOVINU SIGMA PROJEKT DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
-[...8 lines deleted...]
-    <t>EURO SPEKTAR DOO PRNJAVOR - SPEKTRA PLUS DOO PRNJAVOR Ps-PS2-Isplata potraživanja</t>
+    <t>EKO ZONA UGARSKI BRZACI DOO KNEŽEVO - JPŠ  ŠUME REPUBLIKE SRPSKE AD SOKOLAC ŠG "ČEMERNICA" KNEŽEVO i drugi Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>18.05.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147307 25 Ps</t>
+  </si>
+  <si>
+    <t>ASA CENTRAL OSIGURANJE DD SARAJEVO - LOVAČKO UDRUŽENJE POTKOZARJE PISKAVICA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-18 11:30:00</t>
+  </si>
+  <si>
+    <t>18.05.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 119909 25 Kom 3</t>
+  </si>
+  <si>
+    <t>ZP ELEKTROKRAJINA AD BANJALUKA RJ ELEKTRODISTRIBUCIJA BANJALUKA - SEKULA ŠOLAK VL. SUR "VERIGE" BANJA LUKA Kom-PS4-Komunalne i sl. usluge</t>
+  </si>
+  <si>
+    <t>2026-05-18 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147144 25 Ps</t>
+  </si>
+  <si>
+    <t>BANKA SRPSKE AD BANJA LUKA - U STEČAJU - EMIRA ČAUČEVIĆ i drugi Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148392 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - BIRO ZELENE KARTE BIH SARAJEVO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145958 25 Ps</t>
+  </si>
+  <si>
+    <t>BOSNA I HERCEGOVINA MINISTARSTVO ODBRANE BIH, - JP RADIO TELEVIZIJA REPUBLIKE SRPSKE Ps-PS11-Neosnovano obogaćenje</t>
+  </si>
+  <si>
+    <t>18.05.2026 12:15</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148228 25 Ps</t>
+  </si>
+  <si>
+    <t>BAYERISCHER VERSICHERUNGSVERBAND VERSICHERUNGSAKTIENGESELLSCHAFT - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-18 12:15:00</t>
+  </si>
+  <si>
+    <t>18.05.2026 12:30</t>
   </si>
   <si>
     <t>57 0 Ps 147332 25 Ps</t>
   </si>
   <si>
     <t>ZLATNA PČELA DOO - FAGUS DOO KOTOR VAROŠ Ps-PS2-Isplata potraživanja</t>
   </si>
   <si>
-    <t>11.05.2026 11:00</t>
-[...521 lines deleted...]
-    <t>57 0 St 147699 25 St</t>
+    <t>2026-05-18 12:30:00</t>
+  </si>
+  <si>
+    <t>18.05.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 145770 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  R S - OPERATER DISTRIBUTIVNOG SISTEMA ELEKTROKRAJINE AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-18 13:00:00</t>
+  </si>
+  <si>
+    <t>18.05.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147934 25 Mals</t>
+  </si>
+  <si>
+    <t>BM COMPANY DOO LAKTAŠI - EUROHERC OSIGURANJE DD SARAJEVO FILIJALA BANJA LUKA Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-05-18 13:30:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146744 25 Mals</t>
+  </si>
+  <si>
+    <t>GLOBAL LOGISTIC DOO BANJA LUKA - GRAD BANJA LUKA - GRADONAČELNIK Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>18.05.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147005 25 Mals</t>
+  </si>
+  <si>
+    <t>DOO "DRVOTRANS"  SREBRENIK - "NOVA DIPO" D.O.O. GORNJI PODGRADCI Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-18 14:00:00</t>
+  </si>
+  <si>
+    <t>19.05.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148055 25 Mals</t>
+  </si>
+  <si>
+    <t>GRAD PRNJAVOR - CROATIA OSIGURANJE DD MOSTAR Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-19 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147287 25 Kom</t>
+  </si>
+  <si>
+    <t>JP RADIO TELEVIZIJA RS BANJA LUKA - BL DOM DOO PJ HOTEL SLAVIJA BANJA LUKA Kom-PS4-Komunalne i sl. usluge</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147524 25 Mals</t>
+  </si>
+  <si>
+    <t>PORSCHE LEASING DOO - DUNAV OSIGURANJE AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>19.05.2026 09:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148074 25 Mals</t>
+  </si>
+  <si>
+    <t>EURO STIL DOO DOBOJ - RUTE LOGISTICS DOO LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-19 09:30:00</t>
+  </si>
+  <si>
+    <t>19.05.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146038 25 Ps</t>
+  </si>
+  <si>
+    <t>FK RADNIK BIJELJINA - GRUDIS D.O.O. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-19 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146575 25 Ps</t>
+  </si>
+  <si>
+    <t>KRAJINALIJEK AD BANJA LUKA U STEČAJU - KRAJINAGROUP DOO BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Ps 142300 23 Ps</t>
+  </si>
+  <si>
+    <t>PETAR DUŠANIĆ - TP PROMET AD PRNJAVOR i drugi Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146999 25 Ps</t>
+  </si>
+  <si>
+    <t>DELTA TRANSPORTNI SISTEM DTS DOO BANJA LUKA - LUX INTERNACIONAL DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>19.05.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147333 25 Mals</t>
+  </si>
+  <si>
+    <t>TAGMA DOO GRADIŠKA - TRIGLAV OSIGURANJE AD BANJA LUKA Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-05-19 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 144231 26 Ps 2</t>
+  </si>
+  <si>
+    <t>TEBL DOO - PETROVIĆ INŽINJERING DOO KOTOR VAROŠ Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>19.05.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146405 25 Mals 2</t>
+  </si>
+  <si>
+    <t>COMPANYWALL DOO BANJA LUKA - MKF EKI SARAJEVO Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-19 13:00:00</t>
+  </si>
+  <si>
+    <t>19.05.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147088 25 Mals</t>
+  </si>
+  <si>
+    <t>TANK INSPECT DOO BANJALUKA - NOVA DI VRBAS DOO BANJ ALUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-19 14:00:00</t>
+  </si>
+  <si>
+    <t>20.05.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148039 25 Mals</t>
+  </si>
+  <si>
+    <t>TELEKOM- TELEFONSKI IMENIK DOO BANJA LUKA - OPŠTINA ISTOČNI MOSTAR Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-20 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146985 25 Ps</t>
+  </si>
+  <si>
+    <t>JAĆIMOVIĆ DOO BANJA LUKA - JU POLJOPRIVREDNA ŠKOLA BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148292 25 Ps</t>
+  </si>
+  <si>
+    <t>PAVLOVIĆ TURS DOO BANJA LUKA - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147813 25 Ps</t>
+  </si>
+  <si>
+    <t>MI EURO DOM DOO TEŠANJ - KONT TRANS DOO LAKTAŠI Ps-PS11-Neosnovano obogaćenje</t>
+  </si>
+  <si>
+    <t>20.05.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146642 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - OSIGURANJE AURA AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-20 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148087 25 Mals</t>
+  </si>
+  <si>
+    <t>TRIGLAV OSIGURANJE AD BANJA LUKA - DUNAV OSIGURANJE AD BANJ LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>20.05.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145683 25 Ps</t>
+  </si>
+  <si>
+    <t>MIĆO MILOVANOVIĆ - EKVATOR DOO BANJA LUKA U STEČAJU Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-05-20 11:30:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147541 25 Ps</t>
+  </si>
+  <si>
+    <t>AD PROJEKT BANJALUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>20.05.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146198 25 Ps</t>
+  </si>
+  <si>
+    <t>PROIZVODNJA DUŠANIĆ DOO PRNJAVOR - GRAD BANJA LUKA i drugi Ps-PS3-Utvrđenje i uknjižba</t>
+  </si>
+  <si>
+    <t>2026-05-20 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 147251 25 St</t>
   </si>
   <si>
     <t>VIBOR VUČIĆ</t>
   </si>
   <si>
-    <t>OROUNDO MOBILE GMBH - "OROUNDO TECH" D.O.O. BANJA LUKA St-PS14-Likvidacioni postupak</t>
-[...32 lines deleted...]
-    <t>57 0 St 145011 24 St</t>
+    <t>PROCREDIT  BANK DD SARAJEVO - PERPER DOO LAKTAŠI St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>20.05.2026 12:15</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146936 25 Mals</t>
+  </si>
+  <si>
+    <t>KAMEN DOO PRIJEDOR - "FINIUS" D.O.O. BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-20 12:15:00</t>
+  </si>
+  <si>
+    <t>20.05.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147865 25 Mals</t>
+  </si>
+  <si>
+    <t>TUZLATRANSPORT  DOO  TUZLA - "GRAND ŠPED" DOO LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-20 13:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 144625 24 St</t>
+  </si>
+  <si>
+    <t>BOJAN KARANOVIĆ - KAPITALNI PROJEKTI DOO BANJALUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>20.05.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147928 25 Ps</t>
+  </si>
+  <si>
+    <t>RED BRICK GRADNJA D.O.O. BANJA LUKA - NOVO RS DOO BANJA LUKA i drugi Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-20 13:30:00</t>
+  </si>
+  <si>
+    <t>20.05.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147604 25 Ps</t>
+  </si>
+  <si>
+    <t>AUTOPREVOZ GS D.O.O. BANJA LUKA - OSIGURANJE  GARANT D.D.  BRČKO Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-05-20 14:00:00</t>
+  </si>
+  <si>
+    <t>21.05.2026 08:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147085 25 Ps</t>
+  </si>
+  <si>
+    <t>TELEKOM TELEFONSKI IMENIK DOO BANJA LUKA - DOM ZDRAVLJA BROD Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-21 08:30:00</t>
+  </si>
+  <si>
+    <t>21.05.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148240 25 Mals</t>
+  </si>
+  <si>
+    <t>KEVAC VELIMIR IZ BANJALUKE - EUROS OSIGURANJE AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-21 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148355 25 Ps</t>
+  </si>
+  <si>
+    <t>METAL DOO GRADIŠKA - IRON PRODUCTS DOO KOZARSKA DUBICA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143833 25 Ps</t>
+  </si>
+  <si>
+    <t>MIKROFIN DOO BANJA LUKA - STARSS DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 140350 23 Ps</t>
+  </si>
+  <si>
+    <t>ZU STOMATOLOŠKA AMBULANTA SIMIĆ DENT BANJA LUKA - EUROHERC OSIGURANJE DD SARAJEVO Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148755 26 Kom</t>
+  </si>
+  <si>
+    <t>MTEL AD BANJA LUKA - JOVANA KRČMAR SP VL HAIR STUDIO ISKRA BANJA LUKA Kom-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>21.05.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145016 24 Ps</t>
+  </si>
+  <si>
+    <t>DEJANOVIĆ PRODUKT DOO KOSTAJNICA - OSTOJA KAURIN PREDUZETNIČKA DJELATNOST SP KAURIN Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-21 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145863 25 Ps</t>
+  </si>
+  <si>
+    <t>RIGIPS SAVIĆ DOO BANJALUKA - EUROHERC OSIGURANJE DD SARAJEVO Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>21.05.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147025 25 Mals</t>
+  </si>
+  <si>
+    <t>ZORAN TEŠANOVIĆ VL. SP BAJO BANJA LUKA - GRAWE OSIGURANJE DD SARAJEVO Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-05-21 11:30:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147147 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA RS BANJA LUKA - " MIKROFIN OSIGURANJE " A.D.BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>21.05.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146015 25 Ps</t>
+  </si>
+  <si>
+    <t>SAMAČKI SMJEŠTAJ D.O.O. BANJALUKA - TOPLANA DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-21 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 144754 24 St</t>
   </si>
   <si>
     <t>MIDHO VUKALIĆ</t>
   </si>
   <si>
-    <t>MILORAD SPASIĆ - IVET MARKET GROUP DOO BANJA LUKA St-PS13-Stečajni postupak</t>
-[...182 lines deleted...]
-    <t>2026-05-15 14:00:00</t>
+    <t>LJILJANA KUKOLJ - DOO KI MI AUTO NOSAČI LAKTAŠI St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146813 25 Mals</t>
+  </si>
+  <si>
+    <t>ENERGY MBA D.O.O. GRADIŠKA - REPUBLIKA SRPSKA ZASTUPANA PO PRAVOBRANILAŠTVU RS SJEDIŠTE ZAMJENIKA PRAVOBRANIOCA BANJA LUKA Mals-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143004 24 Ps</t>
+  </si>
+  <si>
+    <t>FAGUS DOO KOTOR VAROŠ - MH "ELEKTROPRIVREDA REPUBLIKE SRPSKE" MATIČNO PREDUZEĆE A.D. TREBINJE i drugi Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>21.05.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146833 25 Ps</t>
+  </si>
+  <si>
+    <t>VOLIMO PRIRODNO D.O.O. MOSTAR - BIOLOGICAL SHINE D.O.O. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-21 13:00:00</t>
+  </si>
+  <si>
+    <t>21.05.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143556 24 Mo</t>
+  </si>
+  <si>
+    <t>TANA INVEST ANSTALT VADUZ  LIHTENŠTAJN - BUCKEPHALOS DELEWARE LLC SAD Mo-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-05-21 14:00:00</t>
+  </si>
+  <si>
+    <t>22.05.2026 08:45</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147506 25 Mals</t>
+  </si>
+  <si>
+    <t>ROGIĆ DARKO VL. UR ROŠTILJNICA ROGIĆ SP TRN - MP GRAĐENJE PROJEKT DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-22 08:45:00</t>
+  </si>
+  <si>
+    <t>22.05.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147422 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - EUROHERC OSIGURANJE DD SARAJEVO Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-22 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146947 25 Ps</t>
+  </si>
+  <si>
+    <t>JOLA WELLNESS HOTEL DOO BANJALUKA - ODS "ELEKTROKRAJINA" A.D. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>22.05.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 141723 24 Ps</t>
+  </si>
+  <si>
+    <t>VODOVOD AD BANJA LUKA - CENTAR ZA RAZVOJ POLJOPRIVREDE I SELA BANJALUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-22 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147371 25 Mals</t>
+  </si>
+  <si>
+    <t>GRAD GRADIŠKA - PREMIJUM OSIGURANJE AD BANJA LUKA Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145538 25 Ps</t>
+  </si>
+  <si>
+    <t>VRBANJA ŠUME DOO KOTOR VAROŠ - JPŠ ŠUME RS AD SOKOLAC ŠG VRBANJA KOTOR VAROŠ Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>22.05.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143146 24 Ps</t>
+  </si>
+  <si>
+    <t>FOND PIO REPUBLIKE SRPSKE BIJELJINA - AM MEĐUGORJE Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-05-22 12:00:00</t>
+  </si>
+  <si>
+    <t>22.05.2026 12:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146750 25 Ps</t>
+  </si>
+  <si>
+    <t>GENERAL ENGINEERING DOO SARAJEVO - GENERAL ENGINEERING BL DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-05-22 12:30:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
@@ -1691,1794 +1520,1337 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E102"/>
+  <dimension ref="A1:E75"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D21" sqref="D21"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="28.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="133.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="28.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>5</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2" t="s">
         <v>7</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>0</v>
       </c>
       <c r="B3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D3" t="s">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>11</v>
       </c>
       <c r="C4" t="s">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>10</v>
+        <v>13</v>
       </c>
       <c r="E4" t="s">
-        <v>11</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D10" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C11" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C12" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="C16" t="s">
         <v>16</v>
       </c>
       <c r="D16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>47</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C17" t="s">
         <v>2</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="B18" t="s">
-        <v>45</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>55</v>
       </c>
       <c r="C19" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>56</v>
       </c>
       <c r="E19" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>54</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="C20" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="E20" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="C21" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="E21" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="B22" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="C22" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D22" t="s">
-        <v>53</v>
+        <v>63</v>
       </c>
       <c r="E22" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="B23" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="C23" t="s">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D23" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="E23" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>54</v>
+        <v>66</v>
       </c>
       <c r="B24" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C24" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D24" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="E24" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="B25" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C25" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D25" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E25" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="C26" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="D26" t="s">
-        <v>63</v>
+        <v>75</v>
       </c>
       <c r="E26" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="B27" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="C27" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D27" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
       <c r="E27" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="B28" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="C28" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D28" t="s">
-        <v>67</v>
+        <v>79</v>
       </c>
       <c r="E28" t="s">
-        <v>57</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="B29" t="s">
-        <v>69</v>
+        <v>81</v>
       </c>
       <c r="C29" t="s">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>70</v>
+        <v>82</v>
       </c>
       <c r="E29" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="E30" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="B31" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="C31" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="E31" t="s">
-        <v>71</v>
+        <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>68</v>
+        <v>86</v>
       </c>
       <c r="B32" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="C32" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D32" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="E32" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="B33" t="s">
-        <v>78</v>
+        <v>91</v>
       </c>
       <c r="C33" t="s">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D33" t="s">
-        <v>79</v>
+        <v>92</v>
       </c>
       <c r="E33" t="s">
-        <v>80</v>
+        <v>93</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>77</v>
+        <v>94</v>
       </c>
       <c r="B34" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="C34" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D34" t="s">
-        <v>82</v>
+        <v>96</v>
       </c>
       <c r="E34" t="s">
-        <v>80</v>
+        <v>97</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>83</v>
+        <v>94</v>
       </c>
       <c r="B35" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="C35" t="s">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D35" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="E35" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="B36" t="s">
-        <v>88</v>
+        <v>100</v>
       </c>
       <c r="C36" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D36" t="s">
-        <v>89</v>
+        <v>101</v>
       </c>
       <c r="E36" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>87</v>
+        <v>94</v>
       </c>
       <c r="B37" t="s">
-        <v>91</v>
+        <v>102</v>
       </c>
       <c r="C37" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D37" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="E37" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>93</v>
+        <v>104</v>
       </c>
       <c r="B38" t="s">
-        <v>94</v>
+        <v>105</v>
       </c>
       <c r="C38" t="s">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="D38" t="s">
-        <v>95</v>
+        <v>106</v>
       </c>
       <c r="E38" t="s">
-        <v>96</v>
+        <v>107</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B39" t="s">
-        <v>98</v>
+        <v>105</v>
       </c>
       <c r="C39" t="s">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="D39" t="s">
-        <v>99</v>
+        <v>106</v>
       </c>
       <c r="E39" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>97</v>
+        <v>104</v>
       </c>
       <c r="B40" t="s">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="C40" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D40" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="E40" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>97</v>
+        <v>110</v>
       </c>
       <c r="B41" t="s">
-        <v>101</v>
+        <v>111</v>
       </c>
       <c r="C41" t="s">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="D41" t="s">
-        <v>102</v>
+        <v>112</v>
       </c>
       <c r="E41" t="s">
-        <v>100</v>
+        <v>113</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="B42" t="s">
-        <v>104</v>
+        <v>114</v>
       </c>
       <c r="C42" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D42" t="s">
-        <v>105</v>
+        <v>115</v>
       </c>
       <c r="E42" t="s">
-        <v>106</v>
+        <v>113</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>107</v>
+        <v>116</v>
       </c>
       <c r="B43" t="s">
-        <v>108</v>
+        <v>117</v>
       </c>
       <c r="C43" t="s">
         <v>6</v>
       </c>
       <c r="D43" t="s">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="E43" t="s">
-        <v>110</v>
+        <v>119</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>111</v>
+        <v>116</v>
       </c>
       <c r="B44" t="s">
-        <v>112</v>
+        <v>120</v>
       </c>
       <c r="C44" t="s">
-        <v>2</v>
+        <v>121</v>
       </c>
       <c r="D44" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="E44" t="s">
-        <v>114</v>
+        <v>119</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>111</v>
+        <v>123</v>
       </c>
       <c r="B45" t="s">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="C45" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D45" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="E45" t="s">
-        <v>114</v>
+        <v>126</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="B46" t="s">
-        <v>117</v>
+        <v>128</v>
       </c>
       <c r="C46" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="D46" t="s">
-        <v>118</v>
+        <v>129</v>
       </c>
       <c r="E46" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>111</v>
+        <v>127</v>
       </c>
       <c r="B47" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="C47" t="s">
-        <v>16</v>
+        <v>121</v>
       </c>
       <c r="D47" t="s">
-        <v>120</v>
+        <v>132</v>
       </c>
       <c r="E47" t="s">
-        <v>114</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>121</v>
+        <v>133</v>
       </c>
       <c r="B48" t="s">
-        <v>122</v>
+        <v>134</v>
       </c>
       <c r="C48" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>123</v>
+        <v>135</v>
       </c>
       <c r="E48" t="s">
-        <v>124</v>
+        <v>136</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>121</v>
+        <v>137</v>
       </c>
       <c r="B49" t="s">
-        <v>122</v>
+        <v>138</v>
       </c>
       <c r="C49" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="D49" t="s">
-        <v>123</v>
+        <v>139</v>
       </c>
       <c r="E49" t="s">
-        <v>124</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="B50" t="s">
-        <v>126</v>
+        <v>142</v>
       </c>
       <c r="C50" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="D50" t="s">
-        <v>127</v>
+        <v>143</v>
       </c>
       <c r="E50" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>125</v>
+        <v>141</v>
       </c>
       <c r="B51" t="s">
-        <v>129</v>
+        <v>142</v>
       </c>
       <c r="C51" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D51" t="s">
-        <v>130</v>
+        <v>143</v>
       </c>
       <c r="E51" t="s">
-        <v>128</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>125</v>
+        <v>145</v>
       </c>
       <c r="B52" t="s">
-        <v>131</v>
+        <v>146</v>
       </c>
       <c r="C52" t="s">
-        <v>28</v>
+        <v>2</v>
       </c>
       <c r="D52" t="s">
-        <v>132</v>
+        <v>147</v>
       </c>
       <c r="E52" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>125</v>
+        <v>145</v>
       </c>
       <c r="B53" t="s">
-        <v>133</v>
+        <v>149</v>
       </c>
       <c r="C53" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="D53" t="s">
-        <v>134</v>
+        <v>150</v>
       </c>
       <c r="E53" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>125</v>
+        <v>145</v>
       </c>
       <c r="B54" t="s">
-        <v>135</v>
+        <v>151</v>
       </c>
       <c r="C54" t="s">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="D54" t="s">
-        <v>136</v>
+        <v>152</v>
       </c>
       <c r="E54" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>125</v>
+        <v>145</v>
       </c>
       <c r="B55" t="s">
-        <v>137</v>
+        <v>153</v>
       </c>
       <c r="C55" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="D55" t="s">
-        <v>138</v>
+        <v>154</v>
       </c>
       <c r="E55" t="s">
-        <v>128</v>
+        <v>148</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
       <c r="B56" t="s">
-        <v>140</v>
+        <v>155</v>
       </c>
       <c r="C56" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D56" t="s">
-        <v>141</v>
+        <v>156</v>
       </c>
       <c r="E56" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="B57" t="s">
-        <v>144</v>
+        <v>158</v>
       </c>
       <c r="C57" t="s">
         <v>16</v>
       </c>
       <c r="D57" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
       <c r="E57" t="s">
-        <v>146</v>
+        <v>160</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>147</v>
+        <v>157</v>
       </c>
       <c r="B58" t="s">
-        <v>148</v>
+        <v>161</v>
       </c>
       <c r="C58" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D58" t="s">
-        <v>149</v>
+        <v>162</v>
       </c>
       <c r="E58" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="B59" t="s">
-        <v>151</v>
+        <v>164</v>
       </c>
       <c r="C59" t="s">
-        <v>25</v>
+        <v>2</v>
       </c>
       <c r="D59" t="s">
-        <v>152</v>
+        <v>165</v>
       </c>
       <c r="E59" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>147</v>
+        <v>163</v>
       </c>
       <c r="B60" t="s">
-        <v>151</v>
+        <v>167</v>
       </c>
       <c r="C60" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D60" t="s">
-        <v>152</v>
+        <v>168</v>
       </c>
       <c r="E60" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>153</v>
+        <v>169</v>
       </c>
       <c r="B61" t="s">
-        <v>154</v>
+        <v>170</v>
       </c>
       <c r="C61" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="D61" t="s">
-        <v>155</v>
+        <v>171</v>
       </c>
       <c r="E61" t="s">
-        <v>156</v>
+        <v>172</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="B62" t="s">
-        <v>158</v>
+        <v>173</v>
       </c>
       <c r="C62" t="s">
-        <v>13</v>
+        <v>174</v>
       </c>
       <c r="D62" t="s">
-        <v>159</v>
+        <v>175</v>
       </c>
       <c r="E62" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="B63" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="C63" t="s">
         <v>16</v>
       </c>
       <c r="D63" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="E63" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="B64" t="s">
-        <v>164</v>
+        <v>178</v>
       </c>
       <c r="C64" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D64" t="s">
-        <v>165</v>
+        <v>179</v>
       </c>
       <c r="E64" t="s">
-        <v>166</v>
+        <v>172</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>180</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>181</v>
       </c>
       <c r="C65" t="s">
-        <v>2</v>
+        <v>20</v>
       </c>
       <c r="D65" t="s">
-        <v>169</v>
+        <v>182</v>
       </c>
       <c r="E65" t="s">
-        <v>170</v>
+        <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
       <c r="B66" t="s">
-        <v>171</v>
+        <v>185</v>
       </c>
       <c r="C66" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D66" t="s">
-        <v>59</v>
+        <v>186</v>
       </c>
       <c r="E66" t="s">
-        <v>170</v>
+        <v>187</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>167</v>
+        <v>188</v>
       </c>
       <c r="B67" t="s">
-        <v>172</v>
+        <v>189</v>
       </c>
       <c r="C67" t="s">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="D67" t="s">
-        <v>173</v>
+        <v>190</v>
       </c>
       <c r="E67" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>167</v>
+        <v>192</v>
       </c>
       <c r="B68" t="s">
-        <v>174</v>
+        <v>193</v>
       </c>
       <c r="C68" t="s">
-        <v>28</v>
+        <v>16</v>
       </c>
       <c r="D68" t="s">
-        <v>175</v>
+        <v>194</v>
       </c>
       <c r="E68" t="s">
-        <v>170</v>
+        <v>195</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>167</v>
+        <v>192</v>
       </c>
       <c r="B69" t="s">
-        <v>176</v>
+        <v>196</v>
       </c>
       <c r="C69" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D69" t="s">
-        <v>177</v>
+        <v>197</v>
       </c>
       <c r="E69" t="s">
-        <v>170</v>
+        <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>167</v>
+        <v>192</v>
       </c>
       <c r="B70" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
       <c r="C70" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D70" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="E70" t="s">
-        <v>170</v>
+        <v>195</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>180</v>
+        <v>198</v>
       </c>
       <c r="B71" t="s">
-        <v>181</v>
+        <v>199</v>
       </c>
       <c r="C71" t="s">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="D71" t="s">
-        <v>182</v>
+        <v>200</v>
       </c>
       <c r="E71" t="s">
-        <v>183</v>
+        <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="B72" t="s">
-        <v>185</v>
+        <v>202</v>
       </c>
       <c r="C72" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D72" t="s">
-        <v>186</v>
+        <v>203</v>
       </c>
       <c r="E72" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="B73" t="s">
-        <v>188</v>
+        <v>204</v>
       </c>
       <c r="C73" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="D73" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="E73" t="s">
-        <v>187</v>
+        <v>201</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>184</v>
+        <v>206</v>
       </c>
       <c r="B74" t="s">
-        <v>190</v>
+        <v>207</v>
       </c>
       <c r="C74" t="s">
-        <v>73</v>
+        <v>16</v>
       </c>
       <c r="D74" t="s">
-        <v>191</v>
+        <v>208</v>
       </c>
       <c r="E74" t="s">
-        <v>187</v>
+        <v>209</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>184</v>
+        <v>210</v>
       </c>
       <c r="B75" t="s">
-        <v>192</v>
+        <v>211</v>
       </c>
       <c r="C75" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D75" t="s">
-        <v>193</v>
+        <v>212</v>
       </c>
       <c r="E75" t="s">
-        <v>187</v>
-[...142 lines deleted...]
-      <c r="B84" t="s">
         <v>213</v>
-      </c>
-[...313 lines deleted...]
-        <v>270</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>