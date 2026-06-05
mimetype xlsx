--- v1 (2026-05-16)
+++ v2 (2026-06-05)
@@ -1,865 +1,820 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="166925"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bojan.djuric\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\boris.vrbovcan\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{2E5D5DC8-BE25-4EAC-BE82-691B5639C527}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11775"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12285"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="375" uniqueCount="214">
-[...4 lines deleted...]
-    <t>57 0 Ps 147343 25 Ps</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="205">
+  <si>
+    <t>01.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147745 25 Ps</t>
+  </si>
+  <si>
+    <t>MARKO BAJALICA</t>
+  </si>
+  <si>
+    <t>GRMEČ DOO RIBNIK - HAPPY TOURS DOO KNEŽEVO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-01 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147919 25 Ps</t>
+  </si>
+  <si>
+    <t>STAŠA TOMIĆ</t>
+  </si>
+  <si>
+    <t>ADDIKO BANK BANJALUKA - DRAGAN ULETILOVIĆ Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>01.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 142752 25 Ps 2</t>
+  </si>
+  <si>
+    <t>SANJA ILIĆ</t>
+  </si>
+  <si>
+    <t>GRAD BANJALUKA - SOKOLSKO DRUŠTVO BANJALUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-06-01 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 148189 25 St</t>
+  </si>
+  <si>
+    <t>SINIŠA BOSNIĆ</t>
+  </si>
+  <si>
+    <t>GORAN VUKOJEVIĆ BANJA LUKA - VUK RENT DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146693 25 Ps</t>
+  </si>
+  <si>
+    <t>VANJA LAKIĆ - ELPRING D.O.O. LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148047 25 Ps</t>
+  </si>
+  <si>
+    <t>VERA ŠARIĆ</t>
+  </si>
+  <si>
+    <t>HIDRO MET DOO BIHAĆ - MF BANKA AD BANJA LUKA Ps-PS11-Neosnovano obogaćenje</t>
+  </si>
+  <si>
+    <t>01.06.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 134154 26 Ps 3</t>
   </si>
   <si>
     <t>GORDANA MARIĆ</t>
   </si>
   <si>
-    <t>ORGANIZACIJA SPORTSKIH RIBOLOVACA BANJA LUKA - GRAD BANJA LUKA Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
-[...20 lines deleted...]
-    <t>TRAVEL PLAN DOO BANJALUKA - REPUBLIKA SRPSKA MINISTARSTVO UNUTRAŠNJIH POSLOVA RS Ps-PS2-Isplata potraživanja</t>
+    <t>H.I.G.A.T. HANDEL FUR INDUSTRIE U. GEWERBE AUBENHANDEL U. TRANSIT GES.M.B.H. GRAZ - TOPLANA A.D. BANJALUKA i drugi Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-01 11:30:00</t>
+  </si>
+  <si>
+    <t>01.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148113 25 Ps</t>
+  </si>
+  <si>
+    <t>BOREAS D.O.O. KREŠEVO - DALIBOR JELISAVAC VL SP TRGOVINA PRO BAR BANJALUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-01 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145350 25 Mo</t>
+  </si>
+  <si>
+    <t>BORA DOO BANJALUKA U STEČAJU - FORMAT KAPITAL DOO BANJA LUKA Mo-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147007 25 Ps</t>
+  </si>
+  <si>
+    <t>EOS MATRIX DOO SARAJEVO - REPUBLIKA SRPSKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147700 25 Ps</t>
+  </si>
+  <si>
+    <t>CROMAN DOO KRANJ - TEXOPROM DOO SRBAC Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>01.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147948 25 Ps</t>
+  </si>
+  <si>
+    <t>BOREAS DOO KREŠEVO - BOMERC D.O.O. Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-01 13:00:00</t>
+  </si>
+  <si>
+    <t>02.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146954 25 Ps</t>
+  </si>
+  <si>
+    <t>TELEGROUP D.O.O. BANJALUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-02 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147936 25 Ps</t>
+  </si>
+  <si>
+    <t>SD SOLAR DOO LAKTAŠI - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147488 25 Mals</t>
+  </si>
+  <si>
+    <t>TELEKOM TELEFONSKI IMENIK DOO BANJA LUKA - DLD BRAĆA ĆOĆKALO DOO MRKONJIĆ GRAD Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148186 25 Ps</t>
+  </si>
+  <si>
+    <t>OZREN ĆURKOVIĆ SP SINUS BANJALUKA - TENISKI SAVEZ REPUBLIKE SRPSKE Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148077 25 Mals</t>
+  </si>
+  <si>
+    <t>WEB DIGITAL STUDIO D.O.O. BIJELJINA - BRANKO MARIĆ S.P. "MARIĆ KLJUČEVI" BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147935 25 Ps</t>
+  </si>
+  <si>
+    <t>DD INOX PRO DOO PRNJAVOR - ODS ELEKTROKRAJINA AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>02.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 136461 23 Ps 2</t>
+  </si>
+  <si>
+    <t>WIENER OSIGURANJE A.D. BANJA LUKA - CESTING DOO ŽEPČE i drugi Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-02 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 146147 25 St</t>
+  </si>
+  <si>
+    <t>DANIJEL PETROVIĆ - WOW AGENCY DOO BANJA LUKA St-PS13-Stečajni postupak</t>
   </si>
   <si>
     <t>57 0 Ps 146687 25 Ps</t>
   </si>
   <si>
-    <t>VERA ŠARIĆ</t>
-[...1 lines deleted...]
-  <si>
     <t>KORIDOR 2015 DOO BANJALUKA - ENTERIJERI LOTO NAMJEŠTAJ DOO Ps-PS2-Isplata potraživanja</t>
   </si>
   <si>
-    <t>18.05.2026 11:00</t>
-[...44 lines deleted...]
-    <t>2026-05-18 12:00:00</t>
+    <t>57 0 Ps 147835 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - EUROS OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>02.06.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146769 25 Ps</t>
+  </si>
+  <si>
+    <t>EKO  PRODUKT  DOO  ŽEPČE - WIENER OSIGURANJE  A.D. BANJALUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-06-02 11:30:00</t>
+  </si>
+  <si>
+    <t>02.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146198 25 Ps</t>
+  </si>
+  <si>
+    <t>PROIZVODNJA DUŠANIĆ DOO PRNJAVOR - GRAD BANJA LUKA i drugi Ps-PS3-Utvrđenje i uknjižba</t>
+  </si>
+  <si>
+    <t>2026-06-02 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147644 25 Ps</t>
+  </si>
+  <si>
+    <t>ZEV KRALJA ALFONSA XII 29 BANJA LUKA - ASV INŽENJERING DOO BANJALUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>02.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148246 25 Mals</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR ŽDRALE SP VL TAKSI SAŠA - DUNAV OSIGURANJE AD BANJ LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-02 13:00:00</t>
+  </si>
+  <si>
+    <t>02.06.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148177 25 Mals</t>
+  </si>
+  <si>
+    <t>WEB DIGITAL STUDIO D.O.O. BIJELJINA - OPŠTINA KOTOR VAROŠ Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-02 13:30:00</t>
+  </si>
+  <si>
+    <t>02.06.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145541 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZA RAZVOJ I ZAPOŠLJAVANJE REPUBLIKE SRPSKE AD BANJA LUKA KOJIM UPRAVLJA INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE AD BANJA LUKA - GARANTNI FOND REPUBLIKE SRPSKE A.D. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-02 14:00:00</t>
+  </si>
+  <si>
+    <t>03.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148598 26 Mals</t>
+  </si>
+  <si>
+    <t>GORAN PEJIĆ SP PP COMPANY TESLIĆ - FINAL WORKS LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-03 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147852 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - TRIGLAV OSIGURANJE AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147929 25 Ps</t>
+  </si>
+  <si>
+    <t>RED BRICK GRADNJA D.O.O. BANJA LUKA - NOVO RS DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>03.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 144719 24 Ps</t>
+  </si>
+  <si>
+    <t>REPUBLIKA SRPSKA VLADA MINISTARSTVO UNUTRAŠNJIH POSLOVA - UNIJAT M DOO PRIJEDOR Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-03 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 148033 25 St</t>
+  </si>
+  <si>
+    <t>HANS JURGEN KRAH - HAKADESCH DOO GRADIŠKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>57 0 Ps 142214 25 Ps 2</t>
+  </si>
+  <si>
+    <t>GRAD BANJA LUKA - REPUBLIKA SRPSKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>03.06.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 135696 21 Ps</t>
+  </si>
+  <si>
+    <t>MOZZART  D.O.O. BANJA  LUKA i drugi - ELEKTRONSKA VIDEO LUTRIJA DOO i drugi Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-06-03 11:30:00</t>
+  </si>
+  <si>
+    <t>57 0 L 147239 25 L</t>
+  </si>
+  <si>
+    <t>VIBOR VUČIĆ</t>
+  </si>
+  <si>
+    <t>DARKO TEVANOVIĆ - ZU STOMATOLOŠKA AMBULANTA STOMATOLOGIJA TEVANOVIĆ BANJA LUKA L-PS14-Likvidacioni postupak</t>
+  </si>
+  <si>
+    <t>03.06.2026 12:00</t>
   </si>
   <si>
     <t>57 0 Ps 147144 25 Ps</t>
   </si>
   <si>
     <t>BANKA SRPSKE AD BANJA LUKA - U STEČAJU - EMIRA ČAUČEVIĆ i drugi Ps-PS2-Isplata potraživanja</t>
   </si>
   <si>
-    <t>57 0 Ps 148392 25 Ps</t>
-[...293 lines deleted...]
-    <t>2026-05-20 13:00:00</t>
+    <t>2026-06-03 12:00:00</t>
+  </si>
+  <si>
+    <t>03.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148765 26 Ps</t>
+  </si>
+  <si>
+    <t>LUKASS DOO PODGORICA - DUNAV OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-03 13:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145474 25 Ps</t>
+  </si>
+  <si>
+    <t>BH ES ELEKTROSISTEM DOO BANJA LUKA - CAMELIJA OSIGURANJE  DD BIHAĆ Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>03.06.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147630 25 Ps</t>
+  </si>
+  <si>
+    <t>KP LISINA A.D. U STEČAJU ŠIPOVO - JKP ŠIPOVO DOO ŠIPOVO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-03 14:00:00</t>
+  </si>
+  <si>
+    <t>04.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 142435 25 Ps 2</t>
+  </si>
+  <si>
+    <t>LU KOZARA LAKTAŠI - KLIK DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-04 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143556 24 Ps</t>
+  </si>
+  <si>
+    <t>TANA INVEST ANSTALT VADUZ  LIHTENŠTAJN - BUCKEPHALOS DELEWARE LLC SAD Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146187 25 Ps</t>
+  </si>
+  <si>
+    <t>LDM DOO ŠIPOVO - SWISSCOR DOO SRBAC Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147979 25 Ps</t>
+  </si>
+  <si>
+    <t>DRVO MONT LD DOO ŠIPOVO - REPUBLIKA SRPSKA, VLADA RS, MINISTARSTVO POLJOPRIVREDE, ŠUMARSTVA I VODOPRIVREDE Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>04.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146197 25 Ps</t>
+  </si>
+  <si>
+    <t>GRAD BANJA LUKA - 1 MAJ DRVODJELSKA AD BANJA LUKA Ps-PS3-Utvrđenje i uknjižba</t>
+  </si>
+  <si>
+    <t>2026-06-04 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 147417 25 St</t>
+  </si>
+  <si>
+    <t>NATAŠA MIRJANIĆ - BUSCH MODELLBAU DOO TOPOLA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145787 25 Ps</t>
+  </si>
+  <si>
+    <t>REPUBLIKA SRPSKA - GRAD BANJALUKA Ps-PS3-Utvrđenje i uknjižba</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147055 25 Mals</t>
+  </si>
+  <si>
+    <t>''BH TELECOM'' DD SARAJEVO, DIREKCIJA BANJA LUKA - TECHNO-ELECTRA DOO Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>04.06.2026 11:15</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148757 26 Mals</t>
+  </si>
+  <si>
+    <t>TELEKLIK DOO BANJA LUKA - GEONOVA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-04 11:15:00</t>
+  </si>
+  <si>
+    <t>04.06.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 144159 26 Ps 2</t>
+  </si>
+  <si>
+    <t>PAVLOVIĆ TURS DOO BANJA LUKA - ADRIATIK OSIGURANJE DD SARAJEVO Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-06-04 11:30:00</t>
+  </si>
+  <si>
+    <t>57 0 St 146236 26 St 2</t>
+  </si>
+  <si>
+    <t>RANKO GLAVAŠ - MR TRADING DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>04.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148179 25 Ps</t>
+  </si>
+  <si>
+    <t>BANKA SRPSKE AD BANJA LUKA - U STEČAJU - JELENA RAŠEVIĆ Ps-P29-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-04 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 147856 25 St</t>
+  </si>
+  <si>
+    <t>MILAN ĆULUM - OCEAN DOO BANJALUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>04.06.2026 12:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145912 25 Ps</t>
+  </si>
+  <si>
+    <t>EMA KONJUH INTERNATIONAL DOO SARAJEVO - ČAJAVEC COMPANY AD ŠIPOVO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-04 12:30:00</t>
   </si>
   <si>
     <t>57 0 St 144625 24 St</t>
   </si>
   <si>
     <t>BOJAN KARANOVIĆ - KAPITALNI PROJEKTI DOO BANJALUKA St-PS13-Stečajni postupak</t>
   </si>
   <si>
-    <t>20.05.2026 13:30</t>
-[...239 lines deleted...]
-    <t>2026-05-22 12:30:00</t>
+    <t>04.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145702 25 Ps</t>
+  </si>
+  <si>
+    <t>TOPINOX DOO PRNJAVOR - HM INDUSTRIAL ENGINEERING DOO GLAMOČANI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-04 13:00:00</t>
+  </si>
+  <si>
+    <t>04.06.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146087 25 Ps</t>
+  </si>
+  <si>
+    <t>''TRIO TRADE'' DOO ALEKSANDROVAC, LAKTAŠI - GRAD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-06-04 13:30:00</t>
+  </si>
+  <si>
+    <t>04.06.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147071 25 Ps</t>
+  </si>
+  <si>
+    <t>GRAWE OSIGURANJE AD BANJA LUKA - JP PUTEVI RS DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-04 14:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 119815 22 Ps 3</t>
+  </si>
+  <si>
+    <t>BAB UKO BANKS LITANIJA - BANKA SRPSKE AD BANJA LUKA U LIKVIDACIJI Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148547 26 Ps</t>
+  </si>
+  <si>
+    <t>MAKSIMOVIĆ KOMERC DOO DOBOJ - ADRIATIC OSIGURANJE   DD SARAJEVO Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147338 25 Ps</t>
+  </si>
+  <si>
+    <t>RANKA MRKONJA VL. PEKARE UNA SP BANJA LUKA - ĐORĐE JORGIĆ VL. NAŠE PEKARE SP BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>05.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148173 25 Ps</t>
+  </si>
+  <si>
+    <t>DOO DD MINEKS ZVORNIK - EKVATOR DOO BANJA LUKA U STEČAJU Ps-PS20-Utvrđenje</t>
+  </si>
+  <si>
+    <t>2026-06-05 09:00:00</t>
+  </si>
+  <si>
+    <t>05.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 St 149004 26 St</t>
+  </si>
+  <si>
+    <t>REPUBLIKA SRPSKA MINISTARSTVO FINANSIJA PORESKA UPRAVA  PODRUČNI CENTAR BANJA LUKA - METAL AD BANJA LUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>2026-06-05 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 135404 23 Kom</t>
+  </si>
+  <si>
+    <t>KP KOMUS AD NOVI GRAD - GLOBAL LOGISTIC DOO BANJA LUKA Kom-PS4-Komunalne i sl. usluge</t>
+  </si>
+  <si>
+    <t>05.06.2026 12:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148934 26 Mo</t>
+  </si>
+  <si>
+    <t>CIKLOMEN BALKAN DOO BEOGRAD i drugi - GROSS DOO GRADIŠKA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+  </si>
+  <si>
+    <t>2026-06-05 12:30:00</t>
+  </si>
+  <si>
+    <t>05.06.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 104767 13 Ps</t>
+  </si>
+  <si>
+    <t>GRAĐEVINSKO PREDUZEĆE "GRADIP" A.D. PRNJAVOR - NISKOGRADNJA DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-05 13:30:00</t>
+  </si>
+  <si>
+    <t>05.06.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148532 26 Mo</t>
+  </si>
+  <si>
+    <t>BOSNA IMPEX DOO BANJA LUKA - PRO AGRO S D DOO BANJA LUKA Mo-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-05 14:00:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="12"/>
+      <color rgb="FF9C6500"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -1137,71 +1092,71 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
@@ -1240,178 +1195,144 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1520,1354 +1441,1386 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E75"/>
+  <dimension ref="A1:E77"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="28.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.375" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="25" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="116.625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="C2" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D2" t="s">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>0</v>
       </c>
       <c r="B3" t="s">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="C3" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D3" t="s">
-        <v>10</v>
+        <v>7</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" t="s">
+        <v>13</v>
+      </c>
+      <c r="C5" t="s">
         <v>14</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>15</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="B8" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>26</v>
       </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>26</v>
       </c>
       <c r="B10" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="C10" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="C11" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13" t="s">
         <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D13" t="s">
         <v>35</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14" t="s">
         <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15" t="s">
         <v>41</v>
       </c>
       <c r="C15" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="D15" t="s">
         <v>42</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
+        <v>40</v>
+      </c>
+      <c r="B16" t="s">
         <v>44</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D16" t="s">
         <v>45</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B17" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="C17" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>40</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="C18" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>43</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="B19" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="C19" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="D19" t="s">
-        <v>56</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="B20" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D20" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>57</v>
+        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="B21" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="C21" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D21" t="s">
-        <v>60</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B22" t="s">
-        <v>62</v>
+        <v>55</v>
       </c>
       <c r="C22" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>63</v>
+        <v>56</v>
       </c>
       <c r="E22" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" t="s">
         <v>58</v>
       </c>
-      <c r="B23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C23" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D23" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="E23" t="s">
-        <v>61</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>66</v>
+        <v>54</v>
       </c>
       <c r="B24" t="s">
-        <v>67</v>
+        <v>60</v>
       </c>
       <c r="C24" t="s">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="D24" t="s">
-        <v>68</v>
+        <v>61</v>
       </c>
       <c r="E24" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>54</v>
       </c>
       <c r="B25" t="s">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="C25" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D25" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="E25" t="s">
-        <v>73</v>
+        <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="B26" t="s">
-        <v>74</v>
+        <v>65</v>
       </c>
       <c r="C26" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="D26" t="s">
-        <v>75</v>
+        <v>66</v>
       </c>
       <c r="E26" t="s">
-        <v>73</v>
+        <v>67</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>68</v>
+      </c>
+      <c r="B27" t="s">
+        <v>69</v>
+      </c>
+      <c r="C27" t="s">
+        <v>2</v>
+      </c>
+      <c r="D27" t="s">
         <v>70</v>
       </c>
-      <c r="B27" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>68</v>
+      </c>
+      <c r="B28" t="s">
+        <v>69</v>
+      </c>
+      <c r="C28" t="s">
+        <v>2</v>
+      </c>
+      <c r="D28" t="s">
         <v>70</v>
       </c>
-      <c r="B28" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>44</v>
       </c>
       <c r="C29" t="s">
         <v>2</v>
       </c>
       <c r="D29" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="E29" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="B30" t="s">
-        <v>81</v>
+        <v>72</v>
       </c>
       <c r="C30" t="s">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="D30" t="s">
-        <v>82</v>
+        <v>73</v>
       </c>
       <c r="E30" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="B31" t="s">
-        <v>84</v>
+        <v>72</v>
       </c>
       <c r="C31" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D31" t="s">
-        <v>85</v>
+        <v>73</v>
       </c>
       <c r="E31" t="s">
-        <v>83</v>
+        <v>71</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>86</v>
+        <v>74</v>
       </c>
       <c r="B32" t="s">
-        <v>87</v>
+        <v>75</v>
       </c>
       <c r="C32" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="D32" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="E32" t="s">
-        <v>89</v>
+        <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>90</v>
+        <v>78</v>
       </c>
       <c r="B33" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="C33" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D33" t="s">
-        <v>92</v>
+        <v>80</v>
       </c>
       <c r="E33" t="s">
-        <v>93</v>
+        <v>81</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
       <c r="B34" t="s">
-        <v>95</v>
+        <v>83</v>
       </c>
       <c r="C34" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>96</v>
+        <v>84</v>
       </c>
       <c r="E34" t="s">
-        <v>97</v>
+        <v>85</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="B35" t="s">
-        <v>98</v>
+        <v>87</v>
       </c>
       <c r="C35" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D35" t="s">
-        <v>99</v>
+        <v>88</v>
       </c>
       <c r="E35" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="B36" t="s">
-        <v>100</v>
+        <v>90</v>
       </c>
       <c r="C36" t="s">
-        <v>9</v>
+        <v>19</v>
       </c>
       <c r="D36" t="s">
-        <v>101</v>
+        <v>91</v>
       </c>
       <c r="E36" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="B37" t="s">
-        <v>102</v>
+        <v>92</v>
       </c>
       <c r="C37" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D37" t="s">
-        <v>103</v>
+        <v>93</v>
       </c>
       <c r="E37" t="s">
-        <v>97</v>
+        <v>89</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="B38" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="C38" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D38" t="s">
-        <v>106</v>
+        <v>96</v>
       </c>
       <c r="E38" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="B39" t="s">
-        <v>105</v>
+        <v>98</v>
       </c>
       <c r="C39" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="D39" t="s">
-        <v>106</v>
+        <v>99</v>
       </c>
       <c r="E39" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>104</v>
+        <v>94</v>
       </c>
       <c r="B40" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="C40" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D40" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="E40" t="s">
-        <v>107</v>
+        <v>97</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="B41" t="s">
-        <v>111</v>
+        <v>103</v>
       </c>
       <c r="C41" t="s">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="D41" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="E41" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>110</v>
+        <v>102</v>
       </c>
       <c r="B42" t="s">
-        <v>114</v>
+        <v>106</v>
       </c>
       <c r="C42" t="s">
-        <v>12</v>
+        <v>107</v>
       </c>
       <c r="D42" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="E42" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>116</v>
+        <v>102</v>
       </c>
       <c r="B43" t="s">
-        <v>117</v>
+        <v>106</v>
       </c>
       <c r="C43" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="D43" t="s">
-        <v>118</v>
+        <v>108</v>
       </c>
       <c r="E43" t="s">
-        <v>119</v>
+        <v>105</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>116</v>
+        <v>109</v>
       </c>
       <c r="B44" t="s">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="C44" t="s">
-        <v>121</v>
+        <v>2</v>
       </c>
       <c r="D44" t="s">
-        <v>122</v>
+        <v>111</v>
       </c>
       <c r="E44" t="s">
-        <v>119</v>
+        <v>112</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="B45" t="s">
-        <v>124</v>
+        <v>114</v>
       </c>
       <c r="C45" t="s">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D45" t="s">
-        <v>125</v>
+        <v>115</v>
       </c>
       <c r="E45" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>127</v>
+        <v>113</v>
       </c>
       <c r="B46" t="s">
-        <v>128</v>
+        <v>117</v>
       </c>
       <c r="C46" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="D46" t="s">
-        <v>129</v>
+        <v>118</v>
       </c>
       <c r="E46" t="s">
-        <v>130</v>
+        <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>127</v>
+        <v>119</v>
       </c>
       <c r="B47" t="s">
-        <v>131</v>
+        <v>120</v>
       </c>
       <c r="C47" t="s">
+        <v>2</v>
+      </c>
+      <c r="D47" t="s">
         <v>121</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>130</v>
+        <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>133</v>
+        <v>123</v>
       </c>
       <c r="B48" t="s">
-        <v>134</v>
+        <v>124</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D48" t="s">
-        <v>135</v>
+        <v>125</v>
       </c>
       <c r="E48" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>137</v>
+        <v>123</v>
       </c>
       <c r="B49" t="s">
-        <v>138</v>
+        <v>127</v>
       </c>
       <c r="C49" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D49" t="s">
-        <v>139</v>
+        <v>128</v>
       </c>
       <c r="E49" t="s">
-        <v>140</v>
+        <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="B50" t="s">
-        <v>142</v>
+        <v>129</v>
       </c>
       <c r="C50" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="D50" t="s">
-        <v>143</v>
+        <v>130</v>
       </c>
       <c r="E50" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>141</v>
+        <v>123</v>
       </c>
       <c r="B51" t="s">
-        <v>142</v>
+        <v>131</v>
       </c>
       <c r="C51" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D51" t="s">
-        <v>143</v>
+        <v>132</v>
       </c>
       <c r="E51" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="B52" t="s">
-        <v>146</v>
+        <v>134</v>
       </c>
       <c r="C52" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>147</v>
+        <v>135</v>
       </c>
       <c r="E52" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="B53" t="s">
-        <v>149</v>
+        <v>137</v>
       </c>
       <c r="C53" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D53" t="s">
-        <v>150</v>
+        <v>138</v>
       </c>
       <c r="E53" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="B54" t="s">
-        <v>151</v>
+        <v>139</v>
       </c>
       <c r="C54" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D54" t="s">
-        <v>152</v>
+        <v>140</v>
       </c>
       <c r="E54" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="B55" t="s">
-        <v>153</v>
+        <v>141</v>
       </c>
       <c r="C55" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D55" t="s">
-        <v>154</v>
+        <v>142</v>
       </c>
       <c r="E55" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>145</v>
+        <v>133</v>
       </c>
       <c r="B56" t="s">
-        <v>155</v>
+        <v>141</v>
       </c>
       <c r="C56" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="D56" t="s">
-        <v>156</v>
+        <v>142</v>
       </c>
       <c r="E56" t="s">
-        <v>148</v>
+        <v>136</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>157</v>
+        <v>143</v>
       </c>
       <c r="B57" t="s">
-        <v>158</v>
+        <v>144</v>
       </c>
       <c r="C57" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D57" t="s">
-        <v>159</v>
+        <v>145</v>
       </c>
       <c r="E57" t="s">
-        <v>160</v>
+        <v>146</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>157</v>
+        <v>147</v>
       </c>
       <c r="B58" t="s">
-        <v>161</v>
+        <v>148</v>
       </c>
       <c r="C58" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="D58" t="s">
-        <v>162</v>
+        <v>149</v>
       </c>
       <c r="E58" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>163</v>
+        <v>147</v>
       </c>
       <c r="B59" t="s">
-        <v>164</v>
+        <v>151</v>
       </c>
       <c r="C59" t="s">
-        <v>2</v>
+        <v>107</v>
       </c>
       <c r="D59" t="s">
-        <v>165</v>
+        <v>152</v>
       </c>
       <c r="E59" t="s">
-        <v>166</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>163</v>
+        <v>153</v>
       </c>
       <c r="B60" t="s">
-        <v>167</v>
+        <v>154</v>
       </c>
       <c r="C60" t="s">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D60" t="s">
-        <v>168</v>
+        <v>155</v>
       </c>
       <c r="E60" t="s">
-        <v>166</v>
+        <v>156</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>169</v>
+        <v>153</v>
       </c>
       <c r="B61" t="s">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="C61" t="s">
-        <v>6</v>
+        <v>107</v>
       </c>
       <c r="D61" t="s">
-        <v>171</v>
+        <v>158</v>
       </c>
       <c r="E61" t="s">
-        <v>172</v>
+        <v>156</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="B62" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
       <c r="C62" t="s">
-        <v>174</v>
+        <v>23</v>
       </c>
       <c r="D62" t="s">
-        <v>175</v>
+        <v>161</v>
       </c>
       <c r="E62" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
       <c r="B63" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="C63" t="s">
-        <v>16</v>
+        <v>107</v>
       </c>
       <c r="D63" t="s">
-        <v>177</v>
+        <v>164</v>
       </c>
       <c r="E63" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B64" t="s">
-        <v>178</v>
+        <v>166</v>
       </c>
       <c r="C64" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D64" t="s">
-        <v>179</v>
+        <v>167</v>
       </c>
       <c r="E64" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>180</v>
+        <v>169</v>
       </c>
       <c r="B65" t="s">
-        <v>181</v>
+        <v>170</v>
       </c>
       <c r="C65" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="D65" t="s">
-        <v>182</v>
+        <v>171</v>
       </c>
       <c r="E65" t="s">
-        <v>183</v>
+        <v>172</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>184</v>
+        <v>173</v>
       </c>
       <c r="B66" t="s">
-        <v>185</v>
+        <v>174</v>
       </c>
       <c r="C66" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="D66" t="s">
-        <v>186</v>
+        <v>175</v>
       </c>
       <c r="E66" t="s">
-        <v>187</v>
+        <v>176</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>188</v>
+        <v>173</v>
       </c>
       <c r="B67" t="s">
-        <v>189</v>
+        <v>177</v>
       </c>
       <c r="C67" t="s">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D67" t="s">
-        <v>190</v>
+        <v>178</v>
       </c>
       <c r="E67" t="s">
-        <v>191</v>
+        <v>176</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>192</v>
+        <v>173</v>
       </c>
       <c r="B68" t="s">
-        <v>193</v>
+        <v>179</v>
       </c>
       <c r="C68" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D68" t="s">
-        <v>194</v>
+        <v>180</v>
       </c>
       <c r="E68" t="s">
-        <v>195</v>
+        <v>176</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>192</v>
+        <v>173</v>
       </c>
       <c r="B69" t="s">
-        <v>196</v>
+        <v>181</v>
       </c>
       <c r="C69" t="s">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>197</v>
+        <v>182</v>
       </c>
       <c r="E69" t="s">
-        <v>195</v>
+        <v>176</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>192</v>
+        <v>183</v>
       </c>
       <c r="B70" t="s">
-        <v>189</v>
+        <v>184</v>
       </c>
       <c r="C70" t="s">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D70" t="s">
-        <v>190</v>
+        <v>185</v>
       </c>
       <c r="E70" t="s">
-        <v>195</v>
+        <v>186</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>198</v>
+        <v>183</v>
       </c>
       <c r="B71" t="s">
-        <v>199</v>
+        <v>52</v>
       </c>
       <c r="C71" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D71" t="s">
-        <v>200</v>
+        <v>53</v>
       </c>
       <c r="E71" t="s">
-        <v>201</v>
+        <v>186</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="B72" t="s">
-        <v>202</v>
+        <v>188</v>
       </c>
       <c r="C72" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
       <c r="D72" t="s">
-        <v>203</v>
+        <v>189</v>
       </c>
       <c r="E72" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>198</v>
+        <v>187</v>
       </c>
       <c r="B73" t="s">
-        <v>204</v>
+        <v>191</v>
       </c>
       <c r="C73" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D73" t="s">
-        <v>205</v>
+        <v>192</v>
       </c>
       <c r="E73" t="s">
-        <v>201</v>
+        <v>190</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>206</v>
+        <v>193</v>
       </c>
       <c r="B74" t="s">
-        <v>207</v>
+        <v>194</v>
       </c>
       <c r="C74" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D74" t="s">
-        <v>208</v>
+        <v>195</v>
       </c>
       <c r="E74" t="s">
-        <v>209</v>
+        <v>196</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>210</v>
+        <v>197</v>
       </c>
       <c r="B75" t="s">
-        <v>211</v>
+        <v>198</v>
       </c>
       <c r="C75" t="s">
+        <v>19</v>
+      </c>
+      <c r="D75" t="s">
+        <v>199</v>
+      </c>
+      <c r="E75" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>197</v>
+      </c>
+      <c r="B76" t="s">
+        <v>198</v>
+      </c>
+      <c r="C76" t="s">
+        <v>19</v>
+      </c>
+      <c r="D76" t="s">
+        <v>199</v>
+      </c>
+      <c r="E76" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>201</v>
+      </c>
+      <c r="B77" t="s">
+        <v>202</v>
+      </c>
+      <c r="C77" t="s">
         <v>2</v>
       </c>
-      <c r="D75" t="s">
-[...3 lines deleted...]
-        <v>213</v>
+      <c r="D77" t="s">
+        <v>203</v>
+      </c>
+      <c r="E77" t="s">
+        <v>204</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Bojan Djuric</dc:creator>
+  <dc:creator>Boris Vrbovcan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>