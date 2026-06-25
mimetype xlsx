--- v2 (2026-06-05)
+++ v3 (2026-06-25)
@@ -5,675 +5,1665 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\boris.vrbovcan\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12285"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="20190" windowHeight="10740"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="205">
-[...4 lines deleted...]
-    <t>57 0 Ps 147745 25 Ps</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="970" uniqueCount="535">
+  <si>
+    <t>08.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148990 26 Ps</t>
   </si>
   <si>
     <t>MARKO BAJALICA</t>
   </si>
   <si>
-    <t>GRMEČ DOO RIBNIK - HAPPY TOURS DOO KNEŽEVO Ps-PS2-Isplata potraživanja</t>
-[...2 lines deleted...]
-    <t>2026-06-01 09:00:00</t>
+    <t>MARINKO BRKIĆ - POLJOPRIVREDNA ZADRUGA GORNJI RIBNIK Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-08 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148281 25 Mals</t>
+  </si>
+  <si>
+    <t>SANJA ILIĆ</t>
+  </si>
+  <si>
+    <t>PREDUZEĆE ZA POŠTANSKI SAOBRAĆAJ REPUBLIKE SRPSKE AD BANJALUKA - GEOINFO DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148108 26 Mals</t>
+  </si>
+  <si>
+    <t>STAŠA TOMIĆ</t>
+  </si>
+  <si>
+    <t>METALEX DOO BANJALUKA - VULEKS MG DOO PRNJAVOR Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146910 25 Ps</t>
+  </si>
+  <si>
+    <t>VERA ŠARIĆ</t>
+  </si>
+  <si>
+    <t>EURO SPEKTAR DOO PRNJAVOR - SPEKTRA PLUS DOO PRNJAVOR Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>08.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148176 25 Mals</t>
+  </si>
+  <si>
+    <t>SANDRA BUDIŠA</t>
+  </si>
+  <si>
+    <t>OSIGURANJE AURA AD BANJA LUKA - NEŠKOVIĆ OSIGURANJE AD BIJELJINA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-08 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145984 25 Ps</t>
+  </si>
+  <si>
+    <t>ŽELJKO LUKAJIĆ VL JAVNI PREVOZ LUKAJIĆ TRAVEL &amp; TRANSPORT AGENCY SP LAKTAŠI - GRAWE OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Mals 144057 24 Kom</t>
+  </si>
+  <si>
+    <t>ODS ELEKTROKRAJINA AD BANJA LUKA - ZZ AGROPROMET BANJA  LUKA Kom-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>08.06.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147158 25 Mals</t>
+  </si>
+  <si>
+    <t>GORDANA MARIĆ</t>
+  </si>
+  <si>
+    <t>PERO ZENICA DOO - " EURO -EXPRESS" D.O.O. BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-08 11:30:00</t>
+  </si>
+  <si>
+    <t>08.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147805 25 Mals</t>
+  </si>
+  <si>
+    <t>PRODA MONT DOO DOBOJ - EUROS OSIGURANJE AD BANJA LUKA Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-06-08 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143544 25 Ps 2</t>
+  </si>
+  <si>
+    <t>EOS MATRIX DOO SARAJEVO - EOS MATRIX LTD. SARAJEVO - BORA DOO BANJALUKA Ps-PS11-Neosnovano obogaćenje</t>
+  </si>
+  <si>
+    <t>08.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145399 25 Ps</t>
+  </si>
+  <si>
+    <t>ULFETA DEDIĆ - BORA DOO BANJA LUKA U STEČAJU Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-06-08 13:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148382 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - "GRAWE OSIGURANJE"  DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>08.06.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147202 25 Kom</t>
+  </si>
+  <si>
+    <t>KP VODOVOD AD PRNJAVOR - PROIZVODNJA DUŠANIĆ DOO PRNJAVOR Kom-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-08 14:00:00</t>
+  </si>
+  <si>
+    <t>09.06.2026 08:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147639 25 Mals</t>
+  </si>
+  <si>
+    <t>METALEX DOO BANJALUKA - G INVEST DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-09 08:30:00</t>
+  </si>
+  <si>
+    <t>09.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148519 26 Kom</t>
+  </si>
+  <si>
+    <t>BLICNET DOO BANJA LUKA - NISKOGRADNJA DOO BANJA LUKA Kom-PS4-Komunalne i sl. usluge</t>
+  </si>
+  <si>
+    <t>2026-06-09 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147100 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - OSIGURAVAJUĆE DRUŠTVO MIKROFIN OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147004 25 Ps</t>
+  </si>
+  <si>
+    <t>MJEŠOVITI HOLDING  "ELEKTROPRIVREDA REPUBLIKE SRPSKE" MATIČNO PREDUZEĆE A.D. TREBINJE, ZAVISNO PREDUZEĆE "ISTRAŽIVAČKO RAZVOJNI CANTAR IRCE" A.D. ISTOČNO SARAJEVO - KALDERA COMPANY D.O.O. LAKTAŠI i drugi Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146182 25 Ps</t>
+  </si>
+  <si>
+    <t>ZAJEDNICA ETAŽNIH VLASNIKA SIME MILJUŠA 5 BANJA LUKA - FOKUS INVEST DOO BANJALUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147708 25 Ps</t>
+  </si>
+  <si>
+    <t>GRAD BANJA LUKA - JU POLJOPRIVREDNA ŠKOLA BANJA LUKA Ps-PS3-Utvrđenje i uknjižba</t>
+  </si>
+  <si>
+    <t>09.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146714 25 Ps</t>
+  </si>
+  <si>
+    <t>ADL TRANSPORTI DOO - CARGO TRANSPORT DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-09 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147475 25 Ps</t>
+  </si>
+  <si>
+    <t>EURO ZNAK DOO BANJA LUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 144632 24 Ps</t>
+  </si>
+  <si>
+    <t>GKSERVICE  ZONHOVEN BELGIJA - PRO EX GLASS DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>09.06.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147392 25 Ps</t>
+  </si>
+  <si>
+    <t>MAKSMARA - CO MEDPROM DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-09 11:30:00</t>
+  </si>
+  <si>
+    <t>09.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 129843 25 Ps 2</t>
+  </si>
+  <si>
+    <t>B.B.FOREST DOO - DEMMEL SIXUS AG Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-09 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 149303 26 Mo</t>
+  </si>
+  <si>
+    <t>PROIZVODNJA DUŠANIĆ DOO PRNJAVOR - KOMPANIJA DUŠANIĆ DOO U STEČAJU PRNJAVOR Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146874 25 Mals</t>
+  </si>
+  <si>
+    <t>PODRUČNA PRIVREDNA KOMORA BANJALUKA - CHANGEPOINTS DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 St 148323 25 St</t>
+  </si>
+  <si>
+    <t>VIBOR VUČIĆ</t>
+  </si>
+  <si>
+    <t>FRANISLAV ĆAVAR - ROCKSTER DOO LAKTAŠI St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>09.06.2026 12:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147051 25 Ps</t>
+  </si>
+  <si>
+    <t>STRAGATRANS DOO LIPIK - HAKADESH DOO GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-09 12:30:00</t>
+  </si>
+  <si>
+    <t>09.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 St 147727 25 St</t>
+  </si>
+  <si>
+    <t>SLAVEN KUZMANOVIĆ - TELEDIREKT DOO BANJALUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>2026-06-09 13:00:00</t>
+  </si>
+  <si>
+    <t>09.06.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148335 26 Ps 2</t>
+  </si>
+  <si>
+    <t>CENTAR ZA PROFESIONALNU REHABILITACIJU I ZAPOŠLJAVANJE INVALIDA A.D. - MH ELEKTROPRIVREDA RS MATIČNO PREDUZEĆE AD TREBINJE DIREKCIJA ZA JAVNO SNABDIJEVANJE EL. ENERGIJOM KUPACA KANCELARIJA BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-09 14:00:00</t>
+  </si>
+  <si>
+    <t>10.06.2026 08:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146414 25 Mals 2</t>
+  </si>
+  <si>
+    <t>COMPANYWALL DOO BANJALUKA - WDF DESIGN DOO SARAJEVO DIO Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-10 08:30:00</t>
+  </si>
+  <si>
+    <t>10.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148593 26 Mals</t>
+  </si>
+  <si>
+    <t>JZU INSTITUT ZA JAVNO ZDRAVSTVO REPUBLIKE SRPSKE - NIKOLA MILOVANOVIĆ CHILI SP BANJALUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-10 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147888 25 Ps</t>
+  </si>
+  <si>
+    <t>CENTAR ZA SOCIJALNI RAD BANJA LUKA - REPUBLIKA SRPSKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148105 25 Mals</t>
+  </si>
+  <si>
+    <t>WEB DIGITAL STUDIO D.O.O. BIJELJINA - DANIJELA DAVIČEVĆ S.P. VL. "GLAMCOM" LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147813 25 Ps</t>
+  </si>
+  <si>
+    <t>MI EURO DOM DOO TEŠANJ - KONT TRANS DOO LAKTAŠI Ps-PS11-Neosnovano obogaćenje</t>
+  </si>
+  <si>
+    <t>10.06.2026 10:45</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146913 25 Ps</t>
+  </si>
+  <si>
+    <t>DOO STANIŠIĆ PREVIJA - JPŠ ŠUME RS AD SOKOLAC, ŠG RIBNIK Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-10 10:45:00</t>
+  </si>
+  <si>
+    <t>10.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146764 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - PREMIUM OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-10 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146398 25 Ps</t>
+  </si>
+  <si>
+    <t>VLATKO MLAĐEN - NOVA BANKA  AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147345 25 Ps</t>
+  </si>
+  <si>
+    <t>DUŠAN KNEŽEVIĆ - REPUBLIKA SRPSKA, MINISTARSTVO PRAVDE, OKRUŽNI PRIVREDNI SUD U BANJA LUCI, ZASTUPAN PO PRAVOBRANILAŠTVU REPUBLIKE SRPSKE Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147194 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - DRINA OSIGURANJE AD MILIĆI Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>10.06.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146985 25 Ps</t>
+  </si>
+  <si>
+    <t>JAĆIMOVIĆ DOO BANJA LUKA - JU POLJOPRIVREDNA ŠKOLA BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-10 11:30:00</t>
+  </si>
+  <si>
+    <t>10.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148568 26 Ps</t>
+  </si>
+  <si>
+    <t>EOS MATRIX D.O.O. SARAJEVO - BORA D.O.O. BANJA LUKA Ps-PS3-Utvrđenje i uknjižba</t>
+  </si>
+  <si>
+    <t>2026-06-10 12:00:00</t>
+  </si>
+  <si>
+    <t>10.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145756 25 Ps</t>
+  </si>
+  <si>
+    <t>T3 CONSULTING TIM D.O.O. SARAJEVO - AD PROJEKT BANJALUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-10 13:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 145770 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  R S - OPERATER DISTRIBUTIVNOG SISTEMA ELEKTROKRAJINE AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146247 25 Ps</t>
+  </si>
+  <si>
+    <t>BIOCONCEPT DOO NOVI GRAD - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147929 25 Ps</t>
+  </si>
+  <si>
+    <t>RED BRICK GRADNJA D.O.O. BANJA LUKA - NOVO RS DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>10.06.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148421 26 Mals</t>
+  </si>
+  <si>
+    <t>LAV DOO LAKTAŠI - ADRIATIK OSIGURANJE DD SARAJEVO Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-06-10 14:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148317 25 Ps</t>
+  </si>
+  <si>
+    <t>ROMAN SOPČIĆ i drugi - ALEKSANDRA RADIŠIĆ i drugi Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146999 25 Ps</t>
+  </si>
+  <si>
+    <t>DELTA TRANSPORTNI SISTEM DTS DOO BANJA LUKA - LUX INTERNACIONAL DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>11.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148136 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  R S  BANJA LUKA - "EUROS OSIGURANJE" A.D. BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-11 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146976 25 Ps</t>
+  </si>
+  <si>
+    <t>BANKA POŠTANSKA ŠTEDIONICA AD BANJA LUKA - MILOVAN MIHAJLOVIĆ VL MOTEL PICERIJA ACTROS SP NOVA TOPOLA Ps-PS11-Neosnovano obogaćenje</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148423 26 Mo 2</t>
+  </si>
+  <si>
+    <t>GIOTEX DOO BANJALUKA - CO MEDPROM DOO BANJALUKA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148334 25 Mals</t>
+  </si>
+  <si>
+    <t>TELEKOM- TELEFONSKI IMENIK DOO BANJA LUKA - JPŠ ŠUME REPUBLIKE SRPSKE AD SOKOLAC ŠUMSKO GAZDINSTVO SJEMIĆ ROGATICA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147139 25 Mals</t>
+  </si>
+  <si>
+    <t>ELIM DOO VELIKO BLAŠKO - MOBI MONTING DOO SRBAC Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>11.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148392 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - BIRO ZELENE KARTE BIH SARAJEVO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-11 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145375 25 Ps</t>
+  </si>
+  <si>
+    <t>EOS MATRIX DOO SARAJEVO EOS MATRIX LTD SARAJEVO - BORA DOO BANJA LUKA U STEČAJU Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146804 25 Ps</t>
+  </si>
+  <si>
+    <t>ELNITE DOO BANJA LUKA - HMI INDUSTRIAL ENGINEERING DOO GLAMOČANI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>11.06.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145676 25 Ps</t>
+  </si>
+  <si>
+    <t>JANKO IVIĆ i drugi - EKVATOR DOO BANJA LUKA U STEČAJU i drugi Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-06-11 11:30:00</t>
+  </si>
+  <si>
+    <t>11.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 142481 23 Ps</t>
+  </si>
+  <si>
+    <t>JZU DZ GRADIŠKA - ZU APM SPECIJALISTIČI CENTAR SUBOTIĆ GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-11 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146015 25 Ps</t>
+  </si>
+  <si>
+    <t>SAMAČKI SMJEŠTAJ D.O.O. BANJALUKA - TOPLANA DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 L 145570 25 L</t>
+  </si>
+  <si>
+    <t>BOJAN KOZOMARA - O2 CONSULTING DOO BANJALUKA L-PS14-Likvidacioni postupak</t>
+  </si>
+  <si>
+    <t>11.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148228 25 Ps</t>
+  </si>
+  <si>
+    <t>BAYERISCHER VERSICHERUNGSVERBAND VERSICHERUNGSAKTIENGESELLSCHAFT - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-11 13:00:00</t>
+  </si>
+  <si>
+    <t>12.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145808 25 Ps</t>
+  </si>
+  <si>
+    <t>MOBI MONTING D.O.O SRBAC - "EUROHERC" OSIGURANJE D.D. SARAJEVO Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-06-12 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147059 25 Ps</t>
+  </si>
+  <si>
+    <t>DOO ECOGAS - DOO PROMEDING LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147556 25 Mals</t>
+  </si>
+  <si>
+    <t>CROATIAŠPED D D ZAGREB - "SATELIT" DOO ČELINAC Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>12.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 145925 25 Mals</t>
+  </si>
+  <si>
+    <t>TRIGLAV OSIGURANJE AD BANJA LUKA - OPŠTINA HAN PIJESAK Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-12 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147461 25 Mals</t>
+  </si>
+  <si>
+    <t>GRAWE OSIGURANJE AD BANJA LUKA - CAMELIJA OSIGURANJE DD BIHAĆ Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>12.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145471 25 Ps</t>
+  </si>
+  <si>
+    <t>INFINITI STAR DOO BANJA LUKA - "PODRAVKA"  DOO Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-06-12 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148621 26 Mals</t>
+  </si>
+  <si>
+    <t>WEB DIGITAL STUDIO D.O.O. BIJELJINA - ALEKSANDAR BAJIĆ S.P. VL. "TRUCK SHOP" LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 139843 22 Ps</t>
+  </si>
+  <si>
+    <t>AGROEXPORT KOMPANI DOO GRADIŠKA - REPUBLIKA SRPSKA MINISTARSTVO POLJOPRIVREDE ŠUMARSTVA I VODOPRIVREDE Ps-PS17-Naknada štete-Autorska i srodna prava</t>
+  </si>
+  <si>
+    <t>57 0 Ps 129985 25 Ps</t>
+  </si>
+  <si>
+    <t>DRAGIĆ GOJKOVIĆ - MILAN BABIĆ Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>12.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145445 25 Ps</t>
+  </si>
+  <si>
+    <t>GOLUBIĆ DOO KOTOR VAROŠ - "NEŠKOVIĆ OSIGURANJE" AD BIJELJINA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-06-12 13:00:00</t>
+  </si>
+  <si>
+    <t>12.06.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148139 25 Mals</t>
+  </si>
+  <si>
+    <t>NESTRO PETROL AD BANJA LUKA - UNIQA OSIGURANJE DD SARAJEVO Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-12 14:00:00</t>
+  </si>
+  <si>
+    <t>15.06.2026 08:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146465 25 Ps</t>
+  </si>
+  <si>
+    <t>KRAJINA OSIGURANJE AD BANJA LUKA - LUČIĆ ŽELJANA VL BRAVO PLUS SP ZVORNIK Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-15 08:30:00</t>
+  </si>
+  <si>
+    <t>15.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 141669 23 Ps</t>
+  </si>
+  <si>
+    <t>TP PROMET AD PRNJAVOR - BARKA NOJ D.O.O. PRNJAVOR Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
+  </si>
+  <si>
+    <t>2026-06-15 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147970 25 Ps</t>
+  </si>
+  <si>
+    <t>GRAD BANJA LUKA - REPUBLIKA SRPSKA, VLADA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>15.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148436 26 Ps</t>
+  </si>
+  <si>
+    <t>AD PROJEKT BANJA LUKA - LINK CALL DOO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-15 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 141819 23 St</t>
+  </si>
+  <si>
+    <t>SINIŠA BOSNIĆ</t>
+  </si>
+  <si>
+    <t>DRAGAN ŠTEHER - BAU-COMMERCE DOO ZA GRAĐEVINARSTVO I TRGOVINU BANJALUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147064 25 Mals</t>
+  </si>
+  <si>
+    <t>DRVOREZ DOO BANJA LUKA - GRADCOOP DOO BANJALUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>15.06.2026 11:15</t>
+  </si>
+  <si>
+    <t>57 0 Mals 149036 26 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - REPUBLIKA SRPSKA MINISTARSTVO PRAVDE REPUBLIKE SRPSKE Mals-PS11-Neosnovano obogaćenje</t>
+  </si>
+  <si>
+    <t>2026-06-15 11:15:00</t>
+  </si>
+  <si>
+    <t>15.06.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146493 25 Kom</t>
+  </si>
+  <si>
+    <t>KP PARK AD PRNJAVOR - "PROMET"A.D. PRNJAVOR Kom-KOM NP-Komunalne i slične usluge - Izvršenje na novcanom potrazivanju</t>
+  </si>
+  <si>
+    <t>2026-06-15 11:30:00</t>
+  </si>
+  <si>
+    <t>15.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 138397 22 Ps</t>
+  </si>
+  <si>
+    <t>NEXEN DOO BANJA LUKA - TRANSFORMATÖR ELEKTROMEKANIK SAN. TIC A.Ş. Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-15 12:00:00</t>
+  </si>
+  <si>
+    <t>15.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 149123 26 Mals</t>
+  </si>
+  <si>
+    <t>EUROKERAMIK DOO ČITLUK - MIROSLAV KNEŽEVIĆ VLASNIK S.Z.R. "SIN-PLAST" BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-15 13:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147951 25 Ps</t>
+  </si>
+  <si>
+    <t>JP NIO SLUŽBENI LIST BIH - JZU BOLNICA GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147969 25 Ps</t>
+  </si>
+  <si>
+    <t>DELTA REAL ESTATE DOO BANJALUKA - H&amp;M HENNES &amp; MAURITZ B&amp;H DOO SARAJEVO Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143796 24 Ps</t>
+  </si>
+  <si>
+    <t>WOLFERS DOO BEOGRAD - AURA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>15.06.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145538 25 Ps</t>
+  </si>
+  <si>
+    <t>VRBANJA ŠUME DOO KOTOR VAROŠ - JPŠ ŠUME RS AD SOKOLAC ŠG VRBANJA KOTOR VAROŠ Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-15 13:30:00</t>
+  </si>
+  <si>
+    <t>16.06.2026 08:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148274 25 Ps</t>
+  </si>
+  <si>
+    <t>DOO BOČAC TURS BANJA LUKA - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-16 08:30:00</t>
+  </si>
+  <si>
+    <t>16.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148194 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - TROPIC MALOPRODAJA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-16 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147553 25 Ps</t>
+  </si>
+  <si>
+    <t>CROATIA OSIGURANJE D.D.MOSTAR - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147474 25 Ps</t>
+  </si>
+  <si>
+    <t>16.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148383 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZA RESTITUCIJU REPUBLIKE SRPSKE AD BANJALUKA - JELŠINGRAD LIVAR LIVNICA ČELIKA AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-16 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147378 26 Ps</t>
+  </si>
+  <si>
+    <t>ČISTOĆA AD BANJA LUKA - BL DOM DOO PJ HOTEL SLAVIJA BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 St 146147 25 St</t>
+  </si>
+  <si>
+    <t>DANIJEL PETROVIĆ - WOW AGENCY DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>16.06.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148371 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - EUROS OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-16 11:30:00</t>
+  </si>
+  <si>
+    <t>16.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147858 25 Ps</t>
+  </si>
+  <si>
+    <t>MOBI MONTING DOO BANJA LUKA - MF BANKA AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-06-16 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145659 25 Ps</t>
+  </si>
+  <si>
+    <t>RADIO TELEVIZIJA BOSNE I HERCEGOVINE - RADIO TELEVIZIJA REPUBLIKE SRPSKE Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 129129 25 Ps 2</t>
+  </si>
+  <si>
+    <t>SBERBANK AD BANJA LUKA i drugi - BC DOO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>16.06.2026 12:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148034 25 Ps</t>
+  </si>
+  <si>
+    <t>2026-06-16 12:30:00</t>
+  </si>
+  <si>
+    <t>16.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148311 25 Ps</t>
+  </si>
+  <si>
+    <t>BOSNA I HERCEGOVINA MINISTARSTVO ODBRANE BIH - JP RADIO TELEVIZIJA REPUBLIKE SRPSKE Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-16 13:00:00</t>
+  </si>
+  <si>
+    <t>16.06.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147196 25 Ps</t>
+  </si>
+  <si>
+    <t>KP VODOVOD AD PRNJAVOR - PROIZVODNJA DUŠANIĆ DOO PRNJAVOR Ps-1395-Izvršenje radi naplate duga</t>
+  </si>
+  <si>
+    <t>2026-06-16 14:00:00</t>
+  </si>
+  <si>
+    <t>17.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147819 25 Ps</t>
+  </si>
+  <si>
+    <t>SREĆKO RADIŠIĆ VL. S.P. KAJAK BANJALUKA - GRAD BANJA LUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-06-17 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145617 25 Mo</t>
+  </si>
+  <si>
+    <t>FUDBALSKI KLUB KLADARI - REPUBLIKA SRPSKA Mo-PS3-Utvrđenje i uknjižba</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147835 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - EUROS OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>17.06.2026 09:20</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148206 25 Ps</t>
+  </si>
+  <si>
+    <t>GRAD BANJA LUKA - SREĆKO RADIŠIĆ VL. S.P. KAJAK BANJALUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-06-17 09:20:00</t>
+  </si>
+  <si>
+    <t>17.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147775 25 Ps</t>
+  </si>
+  <si>
+    <t>MH ERS MP AD TREBINJE DIREKCIJA ZA TRŽIŠNO SNABDIJEVANJE EL. ENERGIJOM KUPACA KANCELARIJA U BANJOJ LUCI - ELIM DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-17 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 148033 25 St</t>
+  </si>
+  <si>
+    <t>HANS JURGEN KRAH - HAKADESCH DOO GRADIŠKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148358 25 Ps</t>
+  </si>
+  <si>
+    <t>KOMUNALAC MODRIČA AD MODRIČA - DUNAV OSIGURANJE AD BANJA LUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146853 25 Ps</t>
+  </si>
+  <si>
+    <t>DOO VIKTOR PELET LESKOVAC - ŽIVKO VUKMAN SP VL PREDUZETNIČKE RADNJE SMRČA KNEŽEVO Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>17.06.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145963 25 Ps</t>
+  </si>
+  <si>
+    <t>PETAR DUŠANIĆ i drugi - PRNJAVOR EXPRES AD PRNJAVOR Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-06-17 11:30:00</t>
+  </si>
+  <si>
+    <t>17.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148682 26 Mals</t>
+  </si>
+  <si>
+    <t>RAPIDEX DOO BANJA LUKA - HAPPY TOURS DOO Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-17 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 144231 26 Ps 2</t>
+  </si>
+  <si>
+    <t>TEBL DOO - PETROVIĆ INŽINJERING DOO KOTOR VAROŠ Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146833 25 Ps</t>
+  </si>
+  <si>
+    <t>VOLIMO PRIRODNO D.O.O. MOSTAR - BIOLOGICAL SHINE D.O.O. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>17.06.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 149000 26 Mals</t>
+  </si>
+  <si>
+    <t>ASA CENTRAL OSIGURANJE DD - OPŠTINA MRKONJIĆ GRAD Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-17 13:30:00</t>
+  </si>
+  <si>
+    <t>17.06.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147307 25 Ps</t>
+  </si>
+  <si>
+    <t>ASA CENTRAL OSIGURANJE DD SARAJEVO - LOVAČKO UDRUŽENJE POTKOZARJE PISKAVICA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-17 14:00:00</t>
+  </si>
+  <si>
+    <t>18.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148230 25 Ps</t>
+  </si>
+  <si>
+    <t>CIAK AUTO BH DOO - BRKIĆ SERVIS DOO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-18 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148616 26 Ps</t>
+  </si>
+  <si>
+    <t>MON AMIE LIVNICA DREAM DOO BANJA LUKA - NISKOGRADNJA DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146643 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - "DUNAV OSIGURANJE" A.D. BANJA LUKA Mals</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147935 25 Ps</t>
+  </si>
+  <si>
+    <t>DD INOX PRO DOO PRNJAVOR - ODS ELEKTROKRAJINA AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>18.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146502 25 Mals</t>
+  </si>
+  <si>
+    <t>COMPANYWALL DOO BANJA LUKA - DRUŠTVO SA OGRANIČENOM ODGOVORNOŠĆU STANIĆ BEVERAGES DOO KREŠEVO Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-18 11:00:00</t>
+  </si>
+  <si>
+    <t>18.06.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146059 25 Ps</t>
+  </si>
+  <si>
+    <t>GRAD BANJA LUKA - UDRUŽENJE GRAĐANA POVRATNIKA BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-18 11:30:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148492 26 Kom</t>
+  </si>
+  <si>
+    <t>MH ERS MP AD TREBINJE DIREKCIJA ZA JAVNO SNABDIJEVANJE ELEKTRIČNOM ENERGIJOM KUPACA BANJA LUKA - VISOKOŠKOLSKA USTANOVA VŠ KOLEDŽ KOZMETOLOGIJE I ESTETIKE BANJA LUKA Kom-PS4-Komunalne i sl. usluge</t>
+  </si>
+  <si>
+    <t>18.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 140328 25 Ps 2</t>
+  </si>
+  <si>
+    <t>S M DOO ISTOČNA ILIDŽA - BOKSERSKI SAVEZ REPUBLIKE SRPSKE BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-18 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147814 25 Ps</t>
+  </si>
+  <si>
+    <t>TOP DRINA AD BIJELJINA - BIROMONT LINIJA DOO PRNJAVOR Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>18.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147824 25 Mals</t>
+  </si>
+  <si>
+    <t>NUCA MERC DOO CAZIN - ROSANDA MADŽOV VLASNIK SP RECORD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-18 13:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148056 25 Ps</t>
+  </si>
+  <si>
+    <t>BIH MINISTARSTVO OBRANE SARAJEVO - M TEL AD BANJA LUKA Ps-PS11-Neosnovano obogaćenje</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146310 25 Mals</t>
+  </si>
+  <si>
+    <t>COMPANYWALL DOO BANJALUKA - INTERLAGER DOO BUŽIM Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>18.06.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 145970 25 Mals</t>
+  </si>
+  <si>
+    <t>GOLUBIĆ DOO - M TEL AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-18 13:30:00</t>
+  </si>
+  <si>
+    <t>18.06.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148934 26 Mo</t>
+  </si>
+  <si>
+    <t>CIKLOMEN BALKAN DOO BEOGRAD i drugi - GROSS DOO GRADIŠKA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+  </si>
+  <si>
+    <t>2026-06-18 14:00:00</t>
+  </si>
+  <si>
+    <t>19.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148495 26 Ps</t>
+  </si>
+  <si>
+    <t>RIVER CITY DOO BANJA LUKA - ELEKTROOBNOVA DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-19 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 141303 23 Mals</t>
+  </si>
+  <si>
+    <t>DOO KAMELIJA ČELINAC DONJI - ADRIATIK OSIGURANJE DD SARAJEVO Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147928 25 Ps</t>
+  </si>
+  <si>
+    <t>RED BRICK GRADNJA D.O.O. BANJA LUKA - NOVO RS DOO BANJA LUKA i drugi Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>19.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146879 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - OSIGURANJE AURA A.D. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-19 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145691 25 Ps</t>
+  </si>
+  <si>
+    <t>DUBRAVKA BASALO - EKVATOR DOO BANJA LUKA U STEČAJU Ps-PS16-Osporavanje potraživanja iz stečaja</t>
+  </si>
+  <si>
+    <t>19.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146030 25 Ps</t>
+  </si>
+  <si>
+    <t>VIDRA S MAGLAJ DOO MAGLAJ - JP AUTOPUTEVI REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-06-19 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147244 25 Ps</t>
+  </si>
+  <si>
+    <t>ADO TRANS D.O.O. VISOKO - WIENER OSIGURANJE VIENNA INSURANCE GROUP A.D Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146050 25 Ps</t>
+  </si>
+  <si>
+    <t>BANKA SRPSKE  A.D. U STEČAJU   BANJA LUKA - PERIŠA IVANOVIĆ Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>19.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143424 26 Ps 2</t>
+  </si>
+  <si>
+    <t>ASOCIJACIJA KOMPOZITORA-MUZIČKIH STVARALACA - AMUS - DANKA SAVIČIĆ VL. SP DRAGSTOR ŠIKI ŠIPOVO Ps-PS17-Naknada štete-Autorska i srodna prava</t>
+  </si>
+  <si>
+    <t>2026-06-19 13:00:00</t>
+  </si>
+  <si>
+    <t>22.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148666 26 Ps</t>
+  </si>
+  <si>
+    <t>ABC SOLUTIONS D.O.O. BANJA LUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-22 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146032 25 Ps</t>
+  </si>
+  <si>
+    <t>BOČAC TURS DOO BANJALUKA - BIRO ZELENE KARTE U BIH Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>22.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146977 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  R S - PREMIUM OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-22 11:00:00</t>
+  </si>
+  <si>
+    <t>22.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148342 25 Ps</t>
+  </si>
+  <si>
+    <t>RAPIDEX DOO BANJA LUKA - "EKO TRANS" DOO  PALE Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-22 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 144824 24 St</t>
+  </si>
+  <si>
+    <t>MIDHO VUKALIĆ</t>
+  </si>
+  <si>
+    <t>SLAVKO PAVLEKA - BODEN AGRAR JS SEMA DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>22.06.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148191 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - EUROS OSIGURANJE AD BANJA LUKA i drugi Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-22 13:30:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146928 25 Ps</t>
+  </si>
+  <si>
+    <t>RIBNJAK JANJ  DOO BANJALUKA - MJEŠOVITO HOLDING ELEKTROPRIVREDA RS MP AD TREBINJE ZP HIDROELEKTRANE NA VRBASU AD MRKONJIĆ GRAD Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>23.06.2026 08:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147894 25 Ps</t>
+  </si>
+  <si>
+    <t>ORFEJ DOO BANJALUKA - JOLA WELLNESS HOTEL DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-23 08:30:00</t>
+  </si>
+  <si>
+    <t>23.06.2026 09:00</t>
   </si>
   <si>
     <t>57 0 Ps 147919 25 Ps</t>
   </si>
   <si>
-    <t>STAŠA TOMIĆ</t>
-[...1 lines deleted...]
-  <si>
     <t>ADDIKO BANK BANJALUKA - DRAGAN ULETILOVIĆ Ps-PS2-Isplata potraživanja</t>
   </si>
   <si>
-    <t>01.06.2026 11:00</t>
-[...20 lines deleted...]
-    <t>GORAN VUKOJEVIĆ BANJA LUKA - VUK RENT DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+    <t>2026-06-23 09:00:00</t>
+  </si>
+  <si>
+    <t>23.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147176 25 Ps</t>
+  </si>
+  <si>
+    <t>SARAJEVO OSIGURANJE DD SARAJEVO - WIENER OSIGURANJE VIENNA INSURANCE GROUP AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-23 11:00:00</t>
+  </si>
+  <si>
+    <t>23.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145881 25 Ps</t>
+  </si>
+  <si>
+    <t>CHENCO DOO SARAJEVO, UL. JADRANSKA DO BROJA 1, SARAJEVO - MTEL, AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-23 12:00:00</t>
+  </si>
+  <si>
+    <t>23.06.2026 13:00</t>
   </si>
   <si>
     <t>57 0 Ps 146693 25 Ps</t>
   </si>
   <si>
     <t>VANJA LAKIĆ - ELPRING D.O.O. LAKTAŠI Ps-PS2-Isplata potraživanja</t>
   </si>
   <si>
-    <t>57 0 Ps 148047 25 Ps</t>
-[...86 lines deleted...]
-    <t>TELEKOM TELEFONSKI IMENIK DOO BANJA LUKA - DLD BRAĆA ĆOĆKALO DOO MRKONJIĆ GRAD Mals-PS2-Isplata potraživanja</t>
+    <t>2026-06-23 13:00:00</t>
+  </si>
+  <si>
+    <t>24.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148873 26 Mals</t>
+  </si>
+  <si>
+    <t>FLOR DOO ČELINAC - GRADSKO GROBLJE JK AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-24 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 149020 26 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - " GRAWE OSIGURANJE " A.D. BANJA  LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>24.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147356 25 Mals</t>
+  </si>
+  <si>
+    <t>GRAWE OSIGURANJE A.D. BANJA LUKA - JP PUTEVI REPUBLIKE SRPSKE DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-24 11:00:00</t>
+  </si>
+  <si>
+    <t>24.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147838 25 Ps</t>
+  </si>
+  <si>
+    <t>STEPMED DOO BANJALUKA - JAVNA ZDRAVSTVENA USTANOVA BOLNICA GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-24 12:00:00</t>
+  </si>
+  <si>
+    <t>24.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146270 25 Ps</t>
+  </si>
+  <si>
+    <t>DIREKCIJA ZA CIVILNO VAZDUHOPLOVSTVO BOSNE I HERCEGOVINE - AERODROMI REPUBLIKE SRPSKE AD Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-06-24 13:00:00</t>
+  </si>
+  <si>
+    <t>24.06.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147968 25 Ps</t>
+  </si>
+  <si>
+    <t>TOPOLINO COMPANY DOO BANJALUKA - TEMPO GRADNJA D.O.O. BANJA LUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-06-24 13:30:00</t>
+  </si>
+  <si>
+    <t>25.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148433 26 Ps</t>
+  </si>
+  <si>
+    <t>SUPER PETROL DOO BANJA LUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-25 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147340 25 Mals</t>
+  </si>
+  <si>
+    <t>ALDEMO TURS D.O.O. BANJA LUKA - " KRAJINA OSIGURANJE" A D BANJA LUKA Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>25.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145871 25 Ps</t>
+  </si>
+  <si>
+    <t>GRAĐEVINSKO DRUŠTVO DARKO KOMERC DOO LAKTAŠI - CARGO TRANSPORT BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-25 11:00:00</t>
+  </si>
+  <si>
+    <t>25.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148857 26 Ps</t>
+  </si>
+  <si>
+    <t>VEKTOR INTEGRA DOO SARAJEVO - DELTA MD D.O.O. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-25 12:00:00</t>
+  </si>
+  <si>
+    <t>25.06.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146964 26 Ps</t>
+  </si>
+  <si>
+    <t>A S T DOO BANJA LUKA - GORAN BANJAC Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-06-25 13:00:00</t>
+  </si>
+  <si>
+    <t>25.06.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147457 25 Mals</t>
+  </si>
+  <si>
+    <t>ZAJEDNICA ETAŽNIH VLASNIKA ULICA STEFANA NEMANJE BROJ 116 KOTOR VAROŠ - PETROVIĆ DOO KOTOR VAROŠ Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-25 13:30:00</t>
+  </si>
+  <si>
+    <t>26.06.2026 09:00</t>
   </si>
   <si>
     <t>57 0 Ps 148186 25 Ps</t>
   </si>
   <si>
     <t>OZREN ĆURKOVIĆ SP SINUS BANJALUKA - TENISKI SAVEZ REPUBLIKE SRPSKE Ps-PS2-Isplata potraživanja</t>
   </si>
   <si>
-    <t>57 0 Mals 148077 25 Mals</t>
-[...356 lines deleted...]
-    <t>04.06.2026 13:30</t>
+    <t>2026-06-26 09:00:00</t>
+  </si>
+  <si>
+    <t>29.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146947 25 Ps</t>
+  </si>
+  <si>
+    <t>JOLA WELLNESS HOTEL DOO BANJALUKA - ODS "ELEKTROKRAJINA" A.D. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-29 09:00:00</t>
+  </si>
+  <si>
+    <t>29.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146753 25 Ps</t>
+  </si>
+  <si>
+    <t>ASA CENTRAL OSIGURANJE D.D. SARAJEVO - LOVAČKO UDRUŽENJE ZMIJANJE Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-29 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146748 25 Ps</t>
+  </si>
+  <si>
+    <t>MRM GROUP DOO ZVORNIK - TESLOGI DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>30.06.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 140433 25 Ps 2</t>
+  </si>
+  <si>
+    <t>ZAJEDNICA ETAŽNIH VLASNIKA KARAĐORĐEVA 81B - C BANJA LUKA - DEA STILL DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-30 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147323 25 Mals</t>
+  </si>
+  <si>
+    <t>BOČAC TURS DOO BANJALUKA - "NEŠKOVIĆ OSIGURANJE" AD BIJELJINA Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>30.06.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147101 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  R S - DUNAV OSIGURANJE AD BANJ LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-30 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143592 24 Ps</t>
+  </si>
+  <si>
+    <t>DUIF "EUROINVESTMENT" A.D. BANJA LUKA - BALKAN EMERGING FRONTIERS FUND KAJMANSKA OSTRVA Ps-PS11-Neosnovano obogaćenje</t>
+  </si>
+  <si>
+    <t>30.06.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147719 25 Mals</t>
+  </si>
+  <si>
+    <t>PRING DOO LAKTAŠI - CARGO TRANSPORT DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-06-30 12:00:00</t>
+  </si>
+  <si>
+    <t>30.06.2026 13:30</t>
   </si>
   <si>
     <t>57 0 Ps 146087 25 Ps</t>
   </si>
   <si>
     <t>''TRIO TRADE'' DOO ALEKSANDROVAC, LAKTAŠI - GRAD BANJA LUKA Ps-PS18-Naknada štete</t>
   </si>
   <si>
-    <t>2026-06-04 13:30:00</t>
-[...95 lines deleted...]
-    <t>2026-06-05 14:00:00</t>
+    <t>2026-06-30 13:30:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
@@ -1441,51 +2431,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E77"/>
+  <dimension ref="A1:E194"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18.375" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="25" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="116.625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
@@ -1506,1304 +2496,3293 @@
         <v>3</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>0</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="B4" t="s">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>7</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" t="s">
         <v>8</v>
       </c>
-      <c r="B5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="B7" t="s">
-        <v>18</v>
+        <v>11</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D7" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>4</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="C9" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="C10" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B11" t="s">
+        <v>24</v>
+      </c>
+      <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="C13" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" t="s">
+        <v>35</v>
+      </c>
+      <c r="C14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
         <v>36</v>
       </c>
-      <c r="B14" t="s">
+      <c r="E14" t="s">
         <v>37</v>
-      </c>
-[...7 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="C15" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="D15" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>40</v>
       </c>
       <c r="B16" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
         <v>2</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="B17" t="s">
+        <v>45</v>
+      </c>
+      <c r="C17" t="s">
+        <v>16</v>
+      </c>
+      <c r="D17" t="s">
         <v>46</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="B18" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="B19" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="C19" t="s">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="B20" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C20" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D20" t="s">
+        <v>55</v>
+      </c>
+      <c r="E20" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="B21" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C21" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="B22" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="D22" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="E22" t="s">
-        <v>57</v>
+        <v>51</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B23" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C23" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D23" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="E23" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B24" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C24" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D24" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E24" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="B25" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C25" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D25" t="s">
+        <v>65</v>
+      </c>
+      <c r="E25" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="B26" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C26" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E26" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
         <v>68</v>
       </c>
       <c r="B27" t="s">
         <v>69</v>
       </c>
       <c r="C27" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="D27" t="s">
         <v>70</v>
       </c>
       <c r="E27" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B28" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C28" t="s">
         <v>2</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E28" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B29" t="s">
-        <v>44</v>
+        <v>76</v>
       </c>
       <c r="C29" t="s">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D29" t="s">
-        <v>45</v>
+        <v>77</v>
       </c>
       <c r="E29" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B30" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="C30" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D30" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="E30" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B31" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="C31" t="s">
-        <v>19</v>
+        <v>81</v>
       </c>
       <c r="D31" t="s">
-        <v>73</v>
+        <v>82</v>
       </c>
       <c r="E31" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>74</v>
+        <v>83</v>
       </c>
       <c r="B32" t="s">
-        <v>75</v>
+        <v>84</v>
       </c>
       <c r="C32" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="E32" t="s">
-        <v>77</v>
+        <v>86</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>78</v>
+        <v>87</v>
       </c>
       <c r="B33" t="s">
-        <v>79</v>
+        <v>88</v>
       </c>
       <c r="C33" t="s">
-        <v>19</v>
+        <v>81</v>
       </c>
       <c r="D33" t="s">
-        <v>80</v>
+        <v>89</v>
       </c>
       <c r="E33" t="s">
-        <v>81</v>
+        <v>90</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>82</v>
+        <v>91</v>
       </c>
       <c r="B34" t="s">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D34" t="s">
-        <v>84</v>
+        <v>93</v>
       </c>
       <c r="E34" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="B35" t="s">
-        <v>87</v>
+        <v>66</v>
       </c>
       <c r="C35" t="s">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D35" t="s">
-        <v>88</v>
+        <v>67</v>
       </c>
       <c r="E35" t="s">
-        <v>89</v>
+        <v>94</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="B36" t="s">
-        <v>90</v>
+        <v>96</v>
       </c>
       <c r="C36" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D36" t="s">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="E36" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="B37" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
       <c r="C37" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D37" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="E37" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B38" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D38" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
       <c r="E38" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B39" t="s">
-        <v>98</v>
+        <v>103</v>
       </c>
       <c r="C39" t="s">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="D39" t="s">
-        <v>99</v>
+        <v>104</v>
       </c>
       <c r="E39" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>94</v>
+        <v>99</v>
       </c>
       <c r="B40" t="s">
-        <v>100</v>
+        <v>105</v>
       </c>
       <c r="C40" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D40" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="E40" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
+        <v>99</v>
+      </c>
+      <c r="B41" t="s">
+        <v>107</v>
+      </c>
+      <c r="C41" t="s">
+        <v>12</v>
+      </c>
+      <c r="D41" t="s">
+        <v>108</v>
+      </c>
+      <c r="E41" t="s">
         <v>102</v>
-      </c>
-[...10 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="B42" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C42" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="D42" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E42" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="B43" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="C43" t="s">
-        <v>107</v>
+        <v>16</v>
       </c>
       <c r="D43" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="E43" t="s">
-        <v>105</v>
+        <v>112</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B44" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="C44" t="s">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="D44" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="E44" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>113</v>
       </c>
       <c r="B45" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="C45" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D45" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="E45" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>113</v>
       </c>
       <c r="B46" t="s">
         <v>117</v>
       </c>
       <c r="C46" t="s">
         <v>6</v>
       </c>
       <c r="D46" t="s">
         <v>118</v>
       </c>
       <c r="E46" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
+        <v>113</v>
+      </c>
+      <c r="B47" t="s">
         <v>119</v>
       </c>
-      <c r="B47" t="s">
+      <c r="C47" t="s">
+        <v>9</v>
+      </c>
+      <c r="D47" t="s">
         <v>120</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>123</v>
+        <v>113</v>
       </c>
       <c r="B48" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="C48" t="s">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="D48" t="s">
-        <v>125</v>
+        <v>122</v>
       </c>
       <c r="E48" t="s">
-        <v>126</v>
+        <v>116</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
         <v>123</v>
       </c>
       <c r="B49" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D49" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="E49" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>123</v>
+        <v>127</v>
       </c>
       <c r="B50" t="s">
+        <v>128</v>
+      </c>
+      <c r="C50" t="s">
+        <v>2</v>
+      </c>
+      <c r="D50" t="s">
         <v>129</v>
       </c>
-      <c r="C50" t="s">
-[...2 lines deleted...]
-      <c r="D50" t="s">
+      <c r="E50" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>123</v>
+        <v>131</v>
       </c>
       <c r="B51" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C51" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="D51" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="E51" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B52" t="s">
+        <v>135</v>
+      </c>
+      <c r="C52" t="s">
+        <v>16</v>
+      </c>
+      <c r="D52" t="s">
+        <v>136</v>
+      </c>
+      <c r="E52" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B53" t="s">
         <v>137</v>
       </c>
       <c r="C53" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D53" t="s">
         <v>138</v>
       </c>
       <c r="E53" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="B54" t="s">
         <v>139</v>
       </c>
       <c r="C54" t="s">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D54" t="s">
         <v>140</v>
       </c>
       <c r="E54" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="B55" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C55" t="s">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E55" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="B56" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="C56" t="s">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D56" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E56" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>143</v>
+        <v>141</v>
       </c>
       <c r="B57" t="s">
+        <v>145</v>
+      </c>
+      <c r="C57" t="s">
+        <v>6</v>
+      </c>
+      <c r="D57" t="s">
+        <v>146</v>
+      </c>
+      <c r="E57" t="s">
         <v>144</v>
-      </c>
-[...7 lines deleted...]
-        <v>146</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
+        <v>141</v>
+      </c>
+      <c r="B58" t="s">
         <v>147</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
+        <v>12</v>
+      </c>
+      <c r="D58" t="s">
         <v>148</v>
       </c>
-      <c r="C58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E58" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B59" t="s">
+        <v>150</v>
+      </c>
+      <c r="C59" t="s">
+        <v>25</v>
+      </c>
+      <c r="D59" t="s">
         <v>151</v>
       </c>
-      <c r="C59" t="s">
-[...2 lines deleted...]
-      <c r="D59" t="s">
+      <c r="E59" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>149</v>
+      </c>
+      <c r="B60" t="s">
         <v>153</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="C60" t="s">
         <v>2</v>
       </c>
       <c r="D60" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="E60" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>153</v>
+        <v>149</v>
       </c>
       <c r="B61" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
       <c r="C61" t="s">
-        <v>107</v>
+        <v>6</v>
       </c>
       <c r="D61" t="s">
-        <v>158</v>
+        <v>156</v>
       </c>
       <c r="E61" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>159</v>
+        <v>149</v>
       </c>
       <c r="B62" t="s">
-        <v>160</v>
+        <v>157</v>
       </c>
       <c r="C62" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="D62" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="E62" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>149</v>
+      </c>
+      <c r="B63" t="s">
         <v>159</v>
       </c>
-      <c r="B63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C63" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="D63" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="E63" t="s">
-        <v>162</v>
+        <v>152</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="B64" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="C64" t="s">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="D64" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="E64" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="B65" t="s">
-        <v>170</v>
+        <v>165</v>
       </c>
       <c r="C65" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D65" t="s">
-        <v>171</v>
+        <v>166</v>
       </c>
       <c r="E65" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>173</v>
+        <v>161</v>
       </c>
       <c r="B66" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="C66" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="D66" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="E66" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B67" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="C67" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="D67" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="E67" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>173</v>
+        <v>169</v>
       </c>
       <c r="B68" t="s">
-        <v>179</v>
+        <v>170</v>
       </c>
       <c r="C68" t="s">
-        <v>2</v>
+        <v>25</v>
       </c>
       <c r="D68" t="s">
-        <v>180</v>
+        <v>171</v>
       </c>
       <c r="E68" t="s">
-        <v>176</v>
+        <v>172</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
         <v>173</v>
       </c>
       <c r="B69" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="C69" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D69" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="E69" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="B70" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="C70" t="s">
         <v>2</v>
       </c>
       <c r="D70" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="E70" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="B71" t="s">
-        <v>52</v>
+        <v>179</v>
       </c>
       <c r="C71" t="s">
-        <v>19</v>
+        <v>81</v>
       </c>
       <c r="D71" t="s">
-        <v>53</v>
+        <v>180</v>
       </c>
       <c r="E71" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>187</v>
+        <v>181</v>
       </c>
       <c r="B72" t="s">
-        <v>188</v>
+        <v>182</v>
       </c>
       <c r="C72" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D72" t="s">
-        <v>189</v>
+        <v>183</v>
       </c>
       <c r="E72" t="s">
-        <v>190</v>
+        <v>184</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
+        <v>185</v>
+      </c>
+      <c r="B73" t="s">
+        <v>186</v>
+      </c>
+      <c r="C73" t="s">
+        <v>2</v>
+      </c>
+      <c r="D73" t="s">
         <v>187</v>
       </c>
-      <c r="B73" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E73" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>193</v>
+        <v>185</v>
       </c>
       <c r="B74" t="s">
-        <v>194</v>
+        <v>189</v>
       </c>
       <c r="C74" t="s">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D74" t="s">
-        <v>195</v>
+        <v>190</v>
       </c>
       <c r="E74" t="s">
-        <v>196</v>
+        <v>188</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="B75" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="C75" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="D75" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="E75" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B76" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="C76" t="s">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="D76" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="E76" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
+        <v>193</v>
+      </c>
+      <c r="B77" t="s">
+        <v>194</v>
+      </c>
+      <c r="C77" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77" t="s">
+        <v>195</v>
+      </c>
+      <c r="E77" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>193</v>
+      </c>
+      <c r="B78" t="s">
+        <v>197</v>
+      </c>
+      <c r="C78" t="s">
+        <v>12</v>
+      </c>
+      <c r="D78" t="s">
+        <v>198</v>
+      </c>
+      <c r="E78" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>199</v>
+      </c>
+      <c r="B79" t="s">
+        <v>200</v>
+      </c>
+      <c r="C79" t="s">
+        <v>25</v>
+      </c>
+      <c r="D79" t="s">
         <v>201</v>
       </c>
-      <c r="B77" t="s">
+      <c r="E79" t="s">
         <v>202</v>
       </c>
-      <c r="C77" t="s">
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>199</v>
+      </c>
+      <c r="B80" t="s">
+        <v>203</v>
+      </c>
+      <c r="C80" t="s">
         <v>2</v>
       </c>
-      <c r="D77" t="s">
+      <c r="D80" t="s">
+        <v>204</v>
+      </c>
+      <c r="E80" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>199</v>
+      </c>
+      <c r="B81" t="s">
         <v>203</v>
       </c>
-      <c r="E77" t="s">
+      <c r="C81" t="s">
+        <v>2</v>
+      </c>
+      <c r="D81" t="s">
         <v>204</v>
+      </c>
+      <c r="E81" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>199</v>
+      </c>
+      <c r="B82" t="s">
+        <v>205</v>
+      </c>
+      <c r="C82" t="s">
+        <v>16</v>
+      </c>
+      <c r="D82" t="s">
+        <v>206</v>
+      </c>
+      <c r="E82" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>199</v>
+      </c>
+      <c r="B83" t="s">
+        <v>207</v>
+      </c>
+      <c r="C83" t="s">
+        <v>12</v>
+      </c>
+      <c r="D83" t="s">
+        <v>208</v>
+      </c>
+      <c r="E83" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>209</v>
+      </c>
+      <c r="B84" t="s">
+        <v>210</v>
+      </c>
+      <c r="C84" t="s">
+        <v>9</v>
+      </c>
+      <c r="D84" t="s">
+        <v>211</v>
+      </c>
+      <c r="E84" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>213</v>
+      </c>
+      <c r="B85" t="s">
+        <v>214</v>
+      </c>
+      <c r="C85" t="s">
+        <v>2</v>
+      </c>
+      <c r="D85" t="s">
+        <v>215</v>
+      </c>
+      <c r="E85" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>217</v>
+      </c>
+      <c r="B86" t="s">
+        <v>218</v>
+      </c>
+      <c r="C86" t="s">
+        <v>25</v>
+      </c>
+      <c r="D86" t="s">
+        <v>219</v>
+      </c>
+      <c r="E86" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>221</v>
+      </c>
+      <c r="B87" t="s">
+        <v>222</v>
+      </c>
+      <c r="C87" t="s">
+        <v>25</v>
+      </c>
+      <c r="D87" t="s">
+        <v>223</v>
+      </c>
+      <c r="E87" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>221</v>
+      </c>
+      <c r="B88" t="s">
+        <v>225</v>
+      </c>
+      <c r="C88" t="s">
+        <v>2</v>
+      </c>
+      <c r="D88" t="s">
+        <v>226</v>
+      </c>
+      <c r="E88" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>227</v>
+      </c>
+      <c r="B89" t="s">
+        <v>228</v>
+      </c>
+      <c r="C89" t="s">
+        <v>16</v>
+      </c>
+      <c r="D89" t="s">
+        <v>229</v>
+      </c>
+      <c r="E89" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>227</v>
+      </c>
+      <c r="B90" t="s">
+        <v>231</v>
+      </c>
+      <c r="C90" t="s">
+        <v>232</v>
+      </c>
+      <c r="D90" t="s">
+        <v>233</v>
+      </c>
+      <c r="E90" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>227</v>
+      </c>
+      <c r="B91" t="s">
+        <v>234</v>
+      </c>
+      <c r="C91" t="s">
+        <v>12</v>
+      </c>
+      <c r="D91" t="s">
+        <v>235</v>
+      </c>
+      <c r="E91" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>236</v>
+      </c>
+      <c r="B92" t="s">
+        <v>237</v>
+      </c>
+      <c r="C92" t="s">
+        <v>2</v>
+      </c>
+      <c r="D92" t="s">
+        <v>238</v>
+      </c>
+      <c r="E92" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>240</v>
+      </c>
+      <c r="B93" t="s">
+        <v>241</v>
+      </c>
+      <c r="C93" t="s">
+        <v>25</v>
+      </c>
+      <c r="D93" t="s">
+        <v>242</v>
+      </c>
+      <c r="E93" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>240</v>
+      </c>
+      <c r="B94" t="s">
+        <v>241</v>
+      </c>
+      <c r="C94" t="s">
+        <v>25</v>
+      </c>
+      <c r="D94" t="s">
+        <v>242</v>
+      </c>
+      <c r="E94" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>244</v>
+      </c>
+      <c r="B95" t="s">
+        <v>245</v>
+      </c>
+      <c r="C95" t="s">
+        <v>16</v>
+      </c>
+      <c r="D95" t="s">
+        <v>246</v>
+      </c>
+      <c r="E95" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>248</v>
+      </c>
+      <c r="B96" t="s">
+        <v>249</v>
+      </c>
+      <c r="C96" t="s">
+        <v>25</v>
+      </c>
+      <c r="D96" t="s">
+        <v>250</v>
+      </c>
+      <c r="E96" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>248</v>
+      </c>
+      <c r="B97" t="s">
+        <v>252</v>
+      </c>
+      <c r="C97" t="s">
+        <v>2</v>
+      </c>
+      <c r="D97" t="s">
+        <v>253</v>
+      </c>
+      <c r="E97" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>248</v>
+      </c>
+      <c r="B98" t="s">
+        <v>254</v>
+      </c>
+      <c r="C98" t="s">
+        <v>2</v>
+      </c>
+      <c r="D98" t="s">
+        <v>255</v>
+      </c>
+      <c r="E98" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>248</v>
+      </c>
+      <c r="B99" t="s">
+        <v>256</v>
+      </c>
+      <c r="C99" t="s">
+        <v>16</v>
+      </c>
+      <c r="D99" t="s">
+        <v>257</v>
+      </c>
+      <c r="E99" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>258</v>
+      </c>
+      <c r="B100" t="s">
+        <v>259</v>
+      </c>
+      <c r="C100" t="s">
+        <v>12</v>
+      </c>
+      <c r="D100" t="s">
+        <v>260</v>
+      </c>
+      <c r="E100" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>262</v>
+      </c>
+      <c r="B101" t="s">
+        <v>263</v>
+      </c>
+      <c r="C101" t="s">
+        <v>16</v>
+      </c>
+      <c r="D101" t="s">
+        <v>264</v>
+      </c>
+      <c r="E101" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>266</v>
+      </c>
+      <c r="B102" t="s">
+        <v>267</v>
+      </c>
+      <c r="C102" t="s">
+        <v>25</v>
+      </c>
+      <c r="D102" t="s">
+        <v>268</v>
+      </c>
+      <c r="E102" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>266</v>
+      </c>
+      <c r="B103" t="s">
+        <v>270</v>
+      </c>
+      <c r="C103" t="s">
+        <v>2</v>
+      </c>
+      <c r="D103" t="s">
+        <v>271</v>
+      </c>
+      <c r="E103" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>266</v>
+      </c>
+      <c r="B104" t="s">
+        <v>272</v>
+      </c>
+      <c r="C104" t="s">
+        <v>12</v>
+      </c>
+      <c r="D104" t="s">
+        <v>65</v>
+      </c>
+      <c r="E104" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>273</v>
+      </c>
+      <c r="B105" t="s">
+        <v>274</v>
+      </c>
+      <c r="C105" t="s">
+        <v>2</v>
+      </c>
+      <c r="D105" t="s">
+        <v>275</v>
+      </c>
+      <c r="E105" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>273</v>
+      </c>
+      <c r="B106" t="s">
+        <v>277</v>
+      </c>
+      <c r="C106" t="s">
+        <v>16</v>
+      </c>
+      <c r="D106" t="s">
+        <v>278</v>
+      </c>
+      <c r="E106" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>273</v>
+      </c>
+      <c r="B107" t="s">
+        <v>279</v>
+      </c>
+      <c r="C107" t="s">
+        <v>232</v>
+      </c>
+      <c r="D107" t="s">
+        <v>280</v>
+      </c>
+      <c r="E107" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>273</v>
+      </c>
+      <c r="B108" t="s">
+        <v>279</v>
+      </c>
+      <c r="C108" t="s">
+        <v>232</v>
+      </c>
+      <c r="D108" t="s">
+        <v>280</v>
+      </c>
+      <c r="E108" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>281</v>
+      </c>
+      <c r="B109" t="s">
+        <v>282</v>
+      </c>
+      <c r="C109" t="s">
+        <v>25</v>
+      </c>
+      <c r="D109" t="s">
+        <v>283</v>
+      </c>
+      <c r="E109" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>285</v>
+      </c>
+      <c r="B110" t="s">
+        <v>286</v>
+      </c>
+      <c r="C110" t="s">
+        <v>2</v>
+      </c>
+      <c r="D110" t="s">
+        <v>287</v>
+      </c>
+      <c r="E110" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>285</v>
+      </c>
+      <c r="B111" t="s">
+        <v>289</v>
+      </c>
+      <c r="C111" t="s">
+        <v>16</v>
+      </c>
+      <c r="D111" t="s">
+        <v>290</v>
+      </c>
+      <c r="E111" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>285</v>
+      </c>
+      <c r="B112" t="s">
+        <v>291</v>
+      </c>
+      <c r="C112" t="s">
+        <v>12</v>
+      </c>
+      <c r="D112" t="s">
+        <v>292</v>
+      </c>
+      <c r="E112" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>293</v>
+      </c>
+      <c r="B113" t="s">
+        <v>294</v>
+      </c>
+      <c r="C113" t="s">
+        <v>16</v>
+      </c>
+      <c r="D113" t="s">
+        <v>290</v>
+      </c>
+      <c r="E113" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>296</v>
+      </c>
+      <c r="B114" t="s">
+        <v>297</v>
+      </c>
+      <c r="C114" t="s">
+        <v>25</v>
+      </c>
+      <c r="D114" t="s">
+        <v>298</v>
+      </c>
+      <c r="E114" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>300</v>
+      </c>
+      <c r="B115" t="s">
+        <v>301</v>
+      </c>
+      <c r="C115" t="s">
+        <v>25</v>
+      </c>
+      <c r="D115" t="s">
+        <v>302</v>
+      </c>
+      <c r="E115" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>300</v>
+      </c>
+      <c r="B116" t="s">
+        <v>301</v>
+      </c>
+      <c r="C116" t="s">
+        <v>25</v>
+      </c>
+      <c r="D116" t="s">
+        <v>302</v>
+      </c>
+      <c r="E116" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>304</v>
+      </c>
+      <c r="B117" t="s">
+        <v>305</v>
+      </c>
+      <c r="C117" t="s">
+        <v>2</v>
+      </c>
+      <c r="D117" t="s">
+        <v>306</v>
+      </c>
+      <c r="E117" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>304</v>
+      </c>
+      <c r="B118" t="s">
+        <v>308</v>
+      </c>
+      <c r="C118" t="s">
+        <v>9</v>
+      </c>
+      <c r="D118" t="s">
+        <v>309</v>
+      </c>
+      <c r="E118" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>304</v>
+      </c>
+      <c r="B119" t="s">
+        <v>310</v>
+      </c>
+      <c r="C119" t="s">
+        <v>12</v>
+      </c>
+      <c r="D119" t="s">
+        <v>311</v>
+      </c>
+      <c r="E119" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>312</v>
+      </c>
+      <c r="B120" t="s">
+        <v>313</v>
+      </c>
+      <c r="C120" t="s">
+        <v>2</v>
+      </c>
+      <c r="D120" t="s">
+        <v>314</v>
+      </c>
+      <c r="E120" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>316</v>
+      </c>
+      <c r="B121" t="s">
+        <v>317</v>
+      </c>
+      <c r="C121" t="s">
+        <v>16</v>
+      </c>
+      <c r="D121" t="s">
+        <v>318</v>
+      </c>
+      <c r="E121" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>316</v>
+      </c>
+      <c r="B122" t="s">
+        <v>320</v>
+      </c>
+      <c r="C122" t="s">
+        <v>232</v>
+      </c>
+      <c r="D122" t="s">
+        <v>321</v>
+      </c>
+      <c r="E122" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>316</v>
+      </c>
+      <c r="B123" t="s">
+        <v>322</v>
+      </c>
+      <c r="C123" t="s">
+        <v>9</v>
+      </c>
+      <c r="D123" t="s">
+        <v>323</v>
+      </c>
+      <c r="E123" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>316</v>
+      </c>
+      <c r="B124" t="s">
+        <v>322</v>
+      </c>
+      <c r="C124" t="s">
+        <v>9</v>
+      </c>
+      <c r="D124" t="s">
+        <v>323</v>
+      </c>
+      <c r="E124" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>316</v>
+      </c>
+      <c r="B125" t="s">
+        <v>324</v>
+      </c>
+      <c r="C125" t="s">
+        <v>12</v>
+      </c>
+      <c r="D125" t="s">
+        <v>325</v>
+      </c>
+      <c r="E125" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>326</v>
+      </c>
+      <c r="B126" t="s">
+        <v>327</v>
+      </c>
+      <c r="C126" t="s">
+        <v>25</v>
+      </c>
+      <c r="D126" t="s">
+        <v>328</v>
+      </c>
+      <c r="E126" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>330</v>
+      </c>
+      <c r="B127" t="s">
+        <v>331</v>
+      </c>
+      <c r="C127" t="s">
+        <v>2</v>
+      </c>
+      <c r="D127" t="s">
+        <v>332</v>
+      </c>
+      <c r="E127" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>330</v>
+      </c>
+      <c r="B128" t="s">
+        <v>334</v>
+      </c>
+      <c r="C128" t="s">
+        <v>16</v>
+      </c>
+      <c r="D128" t="s">
+        <v>335</v>
+      </c>
+      <c r="E128" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>330</v>
+      </c>
+      <c r="B129" t="s">
+        <v>336</v>
+      </c>
+      <c r="C129" t="s">
+        <v>9</v>
+      </c>
+      <c r="D129" t="s">
+        <v>337</v>
+      </c>
+      <c r="E129" t="s">
+        <v>333</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>338</v>
+      </c>
+      <c r="B130" t="s">
+        <v>339</v>
+      </c>
+      <c r="C130" t="s">
+        <v>2</v>
+      </c>
+      <c r="D130" t="s">
+        <v>340</v>
+      </c>
+      <c r="E130" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>342</v>
+      </c>
+      <c r="B131" t="s">
+        <v>343</v>
+      </c>
+      <c r="C131" t="s">
+        <v>12</v>
+      </c>
+      <c r="D131" t="s">
+        <v>344</v>
+      </c>
+      <c r="E131" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>346</v>
+      </c>
+      <c r="B132" t="s">
+        <v>347</v>
+      </c>
+      <c r="C132" t="s">
+        <v>25</v>
+      </c>
+      <c r="D132" t="s">
+        <v>348</v>
+      </c>
+      <c r="E132" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>346</v>
+      </c>
+      <c r="B133" t="s">
+        <v>350</v>
+      </c>
+      <c r="C133" t="s">
+        <v>2</v>
+      </c>
+      <c r="D133" t="s">
+        <v>351</v>
+      </c>
+      <c r="E133" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>346</v>
+      </c>
+      <c r="B134" t="s">
+        <v>352</v>
+      </c>
+      <c r="C134" t="s">
+        <v>9</v>
+      </c>
+      <c r="D134" t="s">
+        <v>353</v>
+      </c>
+      <c r="E134" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>346</v>
+      </c>
+      <c r="B135" t="s">
+        <v>354</v>
+      </c>
+      <c r="C135" t="s">
+        <v>12</v>
+      </c>
+      <c r="D135" t="s">
+        <v>355</v>
+      </c>
+      <c r="E135" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>346</v>
+      </c>
+      <c r="B136" t="s">
+        <v>354</v>
+      </c>
+      <c r="C136" t="s">
+        <v>12</v>
+      </c>
+      <c r="D136" t="s">
+        <v>355</v>
+      </c>
+      <c r="E136" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>356</v>
+      </c>
+      <c r="B137" t="s">
+        <v>357</v>
+      </c>
+      <c r="C137" t="s">
+        <v>9</v>
+      </c>
+      <c r="D137" t="s">
+        <v>358</v>
+      </c>
+      <c r="E137" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>356</v>
+      </c>
+      <c r="B138" t="s">
+        <v>357</v>
+      </c>
+      <c r="C138" t="s">
+        <v>9</v>
+      </c>
+      <c r="D138" t="s">
+        <v>358</v>
+      </c>
+      <c r="E138" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>360</v>
+      </c>
+      <c r="B139" t="s">
+        <v>361</v>
+      </c>
+      <c r="C139" t="s">
+        <v>25</v>
+      </c>
+      <c r="D139" t="s">
+        <v>362</v>
+      </c>
+      <c r="E139" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>360</v>
+      </c>
+      <c r="B140" t="s">
+        <v>364</v>
+      </c>
+      <c r="C140" t="s">
+        <v>2</v>
+      </c>
+      <c r="D140" t="s">
+        <v>365</v>
+      </c>
+      <c r="E140" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>366</v>
+      </c>
+      <c r="B141" t="s">
+        <v>367</v>
+      </c>
+      <c r="C141" t="s">
+        <v>9</v>
+      </c>
+      <c r="D141" t="s">
+        <v>368</v>
+      </c>
+      <c r="E141" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>366</v>
+      </c>
+      <c r="B142" t="s">
+        <v>370</v>
+      </c>
+      <c r="C142" t="s">
+        <v>12</v>
+      </c>
+      <c r="D142" t="s">
+        <v>371</v>
+      </c>
+      <c r="E142" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>372</v>
+      </c>
+      <c r="B143" t="s">
+        <v>373</v>
+      </c>
+      <c r="C143" t="s">
+        <v>25</v>
+      </c>
+      <c r="D143" t="s">
+        <v>374</v>
+      </c>
+      <c r="E143" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>372</v>
+      </c>
+      <c r="B144" t="s">
+        <v>376</v>
+      </c>
+      <c r="C144" t="s">
+        <v>2</v>
+      </c>
+      <c r="D144" t="s">
+        <v>377</v>
+      </c>
+      <c r="E144" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>372</v>
+      </c>
+      <c r="B145" t="s">
+        <v>378</v>
+      </c>
+      <c r="C145" t="s">
+        <v>9</v>
+      </c>
+      <c r="D145" t="s">
+        <v>379</v>
+      </c>
+      <c r="E145" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>380</v>
+      </c>
+      <c r="B146" t="s">
+        <v>381</v>
+      </c>
+      <c r="C146" t="s">
+        <v>12</v>
+      </c>
+      <c r="D146" t="s">
+        <v>382</v>
+      </c>
+      <c r="E146" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>384</v>
+      </c>
+      <c r="B147" t="s">
+        <v>385</v>
+      </c>
+      <c r="C147" t="s">
+        <v>2</v>
+      </c>
+      <c r="D147" t="s">
+        <v>386</v>
+      </c>
+      <c r="E147" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>388</v>
+      </c>
+      <c r="B148" t="s">
+        <v>389</v>
+      </c>
+      <c r="C148" t="s">
+        <v>2</v>
+      </c>
+      <c r="D148" t="s">
+        <v>390</v>
+      </c>
+      <c r="E148" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>388</v>
+      </c>
+      <c r="B149" t="s">
+        <v>392</v>
+      </c>
+      <c r="C149" t="s">
+        <v>9</v>
+      </c>
+      <c r="D149" t="s">
+        <v>393</v>
+      </c>
+      <c r="E149" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>388</v>
+      </c>
+      <c r="B150" t="s">
+        <v>394</v>
+      </c>
+      <c r="C150" t="s">
+        <v>12</v>
+      </c>
+      <c r="D150" t="s">
+        <v>395</v>
+      </c>
+      <c r="E150" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>388</v>
+      </c>
+      <c r="B151" t="s">
+        <v>394</v>
+      </c>
+      <c r="C151" t="s">
+        <v>12</v>
+      </c>
+      <c r="D151" t="s">
+        <v>395</v>
+      </c>
+      <c r="E151" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>396</v>
+      </c>
+      <c r="B152" t="s">
+        <v>397</v>
+      </c>
+      <c r="C152" t="s">
+        <v>9</v>
+      </c>
+      <c r="D152" t="s">
+        <v>398</v>
+      </c>
+      <c r="E152" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>396</v>
+      </c>
+      <c r="B153" t="s">
+        <v>400</v>
+      </c>
+      <c r="C153" t="s">
+        <v>12</v>
+      </c>
+      <c r="D153" t="s">
+        <v>401</v>
+      </c>
+      <c r="E153" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>402</v>
+      </c>
+      <c r="B154" t="s">
+        <v>403</v>
+      </c>
+      <c r="C154" t="s">
+        <v>25</v>
+      </c>
+      <c r="D154" t="s">
+        <v>404</v>
+      </c>
+      <c r="E154" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>402</v>
+      </c>
+      <c r="B155" t="s">
+        <v>406</v>
+      </c>
+      <c r="C155" t="s">
+        <v>2</v>
+      </c>
+      <c r="D155" t="s">
+        <v>407</v>
+      </c>
+      <c r="E155" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>402</v>
+      </c>
+      <c r="B156" t="s">
+        <v>408</v>
+      </c>
+      <c r="C156" t="s">
+        <v>9</v>
+      </c>
+      <c r="D156" t="s">
+        <v>409</v>
+      </c>
+      <c r="E156" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>410</v>
+      </c>
+      <c r="B157" t="s">
+        <v>411</v>
+      </c>
+      <c r="C157" t="s">
+        <v>9</v>
+      </c>
+      <c r="D157" t="s">
+        <v>412</v>
+      </c>
+      <c r="E157" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>414</v>
+      </c>
+      <c r="B158" t="s">
+        <v>415</v>
+      </c>
+      <c r="C158" t="s">
+        <v>2</v>
+      </c>
+      <c r="D158" t="s">
+        <v>416</v>
+      </c>
+      <c r="E158" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>414</v>
+      </c>
+      <c r="B159" t="s">
+        <v>418</v>
+      </c>
+      <c r="C159" t="s">
+        <v>9</v>
+      </c>
+      <c r="D159" t="s">
+        <v>419</v>
+      </c>
+      <c r="E159" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>420</v>
+      </c>
+      <c r="B160" t="s">
+        <v>421</v>
+      </c>
+      <c r="C160" t="s">
+        <v>9</v>
+      </c>
+      <c r="D160" t="s">
+        <v>422</v>
+      </c>
+      <c r="E160" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>424</v>
+      </c>
+      <c r="B161" t="s">
+        <v>425</v>
+      </c>
+      <c r="C161" t="s">
+        <v>2</v>
+      </c>
+      <c r="D161" t="s">
+        <v>426</v>
+      </c>
+      <c r="E161" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>424</v>
+      </c>
+      <c r="B162" t="s">
+        <v>425</v>
+      </c>
+      <c r="C162" t="s">
+        <v>2</v>
+      </c>
+      <c r="D162" t="s">
+        <v>426</v>
+      </c>
+      <c r="E162" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>424</v>
+      </c>
+      <c r="B163" t="s">
+        <v>428</v>
+      </c>
+      <c r="C163" t="s">
+        <v>429</v>
+      </c>
+      <c r="D163" t="s">
+        <v>430</v>
+      </c>
+      <c r="E163" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>431</v>
+      </c>
+      <c r="B164" t="s">
+        <v>432</v>
+      </c>
+      <c r="C164" t="s">
+        <v>2</v>
+      </c>
+      <c r="D164" t="s">
+        <v>433</v>
+      </c>
+      <c r="E164" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>431</v>
+      </c>
+      <c r="B165" t="s">
+        <v>432</v>
+      </c>
+      <c r="C165" t="s">
+        <v>2</v>
+      </c>
+      <c r="D165" t="s">
+        <v>433</v>
+      </c>
+      <c r="E165" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>431</v>
+      </c>
+      <c r="B166" t="s">
+        <v>435</v>
+      </c>
+      <c r="C166" t="s">
+        <v>12</v>
+      </c>
+      <c r="D166" t="s">
+        <v>436</v>
+      </c>
+      <c r="E166" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>437</v>
+      </c>
+      <c r="B167" t="s">
+        <v>438</v>
+      </c>
+      <c r="C167" t="s">
+        <v>2</v>
+      </c>
+      <c r="D167" t="s">
+        <v>439</v>
+      </c>
+      <c r="E167" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>441</v>
+      </c>
+      <c r="B168" t="s">
+        <v>442</v>
+      </c>
+      <c r="C168" t="s">
+        <v>9</v>
+      </c>
+      <c r="D168" t="s">
+        <v>443</v>
+      </c>
+      <c r="E168" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>445</v>
+      </c>
+      <c r="B169" t="s">
+        <v>446</v>
+      </c>
+      <c r="C169" t="s">
+        <v>9</v>
+      </c>
+      <c r="D169" t="s">
+        <v>447</v>
+      </c>
+      <c r="E169" t="s">
+        <v>448</v>
+      </c>
+    </row>
+    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>449</v>
+      </c>
+      <c r="B170" t="s">
+        <v>450</v>
+      </c>
+      <c r="C170" t="s">
+        <v>2</v>
+      </c>
+      <c r="D170" t="s">
+        <v>451</v>
+      </c>
+      <c r="E170" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>453</v>
+      </c>
+      <c r="B171" t="s">
+        <v>454</v>
+      </c>
+      <c r="C171" t="s">
+        <v>9</v>
+      </c>
+      <c r="D171" t="s">
+        <v>455</v>
+      </c>
+      <c r="E171" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>457</v>
+      </c>
+      <c r="B172" t="s">
+        <v>458</v>
+      </c>
+      <c r="C172" t="s">
+        <v>2</v>
+      </c>
+      <c r="D172" t="s">
+        <v>459</v>
+      </c>
+      <c r="E172" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>457</v>
+      </c>
+      <c r="B173" t="s">
+        <v>461</v>
+      </c>
+      <c r="C173" t="s">
+        <v>2</v>
+      </c>
+      <c r="D173" t="s">
+        <v>462</v>
+      </c>
+      <c r="E173" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>463</v>
+      </c>
+      <c r="B174" t="s">
+        <v>464</v>
+      </c>
+      <c r="C174" t="s">
+        <v>9</v>
+      </c>
+      <c r="D174" t="s">
+        <v>465</v>
+      </c>
+      <c r="E174" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>467</v>
+      </c>
+      <c r="B175" t="s">
+        <v>468</v>
+      </c>
+      <c r="C175" t="s">
+        <v>2</v>
+      </c>
+      <c r="D175" t="s">
+        <v>469</v>
+      </c>
+      <c r="E175" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>471</v>
+      </c>
+      <c r="B176" t="s">
+        <v>472</v>
+      </c>
+      <c r="C176" t="s">
+        <v>9</v>
+      </c>
+      <c r="D176" t="s">
+        <v>473</v>
+      </c>
+      <c r="E176" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>475</v>
+      </c>
+      <c r="B177" t="s">
+        <v>476</v>
+      </c>
+      <c r="C177" t="s">
+        <v>2</v>
+      </c>
+      <c r="D177" t="s">
+        <v>477</v>
+      </c>
+      <c r="E177" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>479</v>
+      </c>
+      <c r="B178" t="s">
+        <v>480</v>
+      </c>
+      <c r="C178" t="s">
+        <v>2</v>
+      </c>
+      <c r="D178" t="s">
+        <v>481</v>
+      </c>
+      <c r="E178" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>479</v>
+      </c>
+      <c r="B179" t="s">
+        <v>483</v>
+      </c>
+      <c r="C179" t="s">
+        <v>9</v>
+      </c>
+      <c r="D179" t="s">
+        <v>484</v>
+      </c>
+      <c r="E179" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>485</v>
+      </c>
+      <c r="B180" t="s">
+        <v>486</v>
+      </c>
+      <c r="C180" t="s">
+        <v>9</v>
+      </c>
+      <c r="D180" t="s">
+        <v>487</v>
+      </c>
+      <c r="E180" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>489</v>
+      </c>
+      <c r="B181" t="s">
+        <v>490</v>
+      </c>
+      <c r="C181" t="s">
+        <v>2</v>
+      </c>
+      <c r="D181" t="s">
+        <v>491</v>
+      </c>
+      <c r="E181" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>493</v>
+      </c>
+      <c r="B182" t="s">
+        <v>494</v>
+      </c>
+      <c r="C182" t="s">
+        <v>9</v>
+      </c>
+      <c r="D182" t="s">
+        <v>495</v>
+      </c>
+      <c r="E182" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>497</v>
+      </c>
+      <c r="B183" t="s">
+        <v>498</v>
+      </c>
+      <c r="C183" t="s">
+        <v>2</v>
+      </c>
+      <c r="D183" t="s">
+        <v>499</v>
+      </c>
+      <c r="E183" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>501</v>
+      </c>
+      <c r="B184" t="s">
+        <v>502</v>
+      </c>
+      <c r="C184" t="s">
+        <v>9</v>
+      </c>
+      <c r="D184" t="s">
+        <v>503</v>
+      </c>
+      <c r="E184" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>501</v>
+      </c>
+      <c r="B185" t="s">
+        <v>502</v>
+      </c>
+      <c r="C185" t="s">
+        <v>9</v>
+      </c>
+      <c r="D185" t="s">
+        <v>503</v>
+      </c>
+      <c r="E185" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>505</v>
+      </c>
+      <c r="B186" t="s">
+        <v>506</v>
+      </c>
+      <c r="C186" t="s">
+        <v>9</v>
+      </c>
+      <c r="D186" t="s">
+        <v>507</v>
+      </c>
+      <c r="E186" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>509</v>
+      </c>
+      <c r="B187" t="s">
+        <v>510</v>
+      </c>
+      <c r="C187" t="s">
+        <v>9</v>
+      </c>
+      <c r="D187" t="s">
+        <v>511</v>
+      </c>
+      <c r="E187" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>509</v>
+      </c>
+      <c r="B188" t="s">
+        <v>513</v>
+      </c>
+      <c r="C188" t="s">
+        <v>12</v>
+      </c>
+      <c r="D188" t="s">
+        <v>514</v>
+      </c>
+      <c r="E188" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>515</v>
+      </c>
+      <c r="B189" t="s">
+        <v>516</v>
+      </c>
+      <c r="C189" t="s">
+        <v>9</v>
+      </c>
+      <c r="D189" t="s">
+        <v>517</v>
+      </c>
+      <c r="E189" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>515</v>
+      </c>
+      <c r="B190" t="s">
+        <v>519</v>
+      </c>
+      <c r="C190" t="s">
+        <v>12</v>
+      </c>
+      <c r="D190" t="s">
+        <v>520</v>
+      </c>
+      <c r="E190" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>521</v>
+      </c>
+      <c r="B191" t="s">
+        <v>522</v>
+      </c>
+      <c r="C191" t="s">
+        <v>9</v>
+      </c>
+      <c r="D191" t="s">
+        <v>523</v>
+      </c>
+      <c r="E191" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>521</v>
+      </c>
+      <c r="B192" t="s">
+        <v>525</v>
+      </c>
+      <c r="C192" t="s">
+        <v>12</v>
+      </c>
+      <c r="D192" t="s">
+        <v>526</v>
+      </c>
+      <c r="E192" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>527</v>
+      </c>
+      <c r="B193" t="s">
+        <v>528</v>
+      </c>
+      <c r="C193" t="s">
+        <v>12</v>
+      </c>
+      <c r="D193" t="s">
+        <v>529</v>
+      </c>
+      <c r="E193" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>531</v>
+      </c>
+      <c r="B194" t="s">
+        <v>532</v>
+      </c>
+      <c r="C194" t="s">
+        <v>12</v>
+      </c>
+      <c r="D194" t="s">
+        <v>533</v>
+      </c>
+      <c r="E194" t="s">
+        <v>534</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>