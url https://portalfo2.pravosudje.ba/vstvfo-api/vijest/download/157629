--- v3 (2026-06-25)
+++ v4 (2026-07-16)
@@ -1,1810 +1,775 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="164011"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20394"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\boris.vrbovcan\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bojan.djuric\Desktop\web\"/>
     </mc:Choice>
   </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B5F818C6-AEAD-4DB9-8207-8C290D5054E4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="20190" windowHeight="10740"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11775"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="970" uniqueCount="535">
-[...4 lines deleted...]
-    <t>57 0 Ps 148990 26 Ps</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="325" uniqueCount="184">
+  <si>
+    <t>13.07.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146976 25 Ps</t>
   </si>
   <si>
     <t>MARKO BAJALICA</t>
   </si>
   <si>
-    <t>MARINKO BRKIĆ - POLJOPRIVREDNA ZADRUGA GORNJI RIBNIK Ps-PS2-Isplata potraživanja</t>
-[...5 lines deleted...]
-    <t>57 0 Mals 148281 25 Mals</t>
+    <t>BANKA POŠTANSKA ŠTEDIONICA AD BANJA LUKA - MILOVAN MIHAJLOVIĆ VL MOTEL PICERIJA ACTROS SP NOVA TOPOLA Ps-PS11-Neosnovano obogaćenje</t>
+  </si>
+  <si>
+    <t>2026-07-13 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147064 25 Mals</t>
+  </si>
+  <si>
+    <t>VERA ŠARIĆ</t>
+  </si>
+  <si>
+    <t>DRVOREZ DOO BANJA LUKA - GRADCOOP DOO BANJALUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>13.07.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148658 26 Mals</t>
+  </si>
+  <si>
+    <t>SANDRA BUDIŠA</t>
+  </si>
+  <si>
+    <t>VMD TRANSPORT DOO BANJALUKA - AM MEĐUGORJE DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-13 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145436 25 Ps</t>
+  </si>
+  <si>
+    <t>UDRUŽENJE GRAĐANA AGENCIJA ZA SARADNJU EDUKACIJU I RAZVOJ BANJA LUKA - INVENT FINANC DOO BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>13.07.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 072057 25 Ps 5</t>
+  </si>
+  <si>
+    <t>GORDANA MARIĆ</t>
+  </si>
+  <si>
+    <t>DRVOPRERADA ĐURIĆ DOO - JPŠ "ŠUME RS" A.D. SOKOLAC, ŠG "GRADIŠKA" GRADIŠKA Ps-P33-Isplata duga</t>
+  </si>
+  <si>
+    <t>2026-07-13 11:30:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145399 25 Ps</t>
+  </si>
+  <si>
+    <t>ULFETA DEDIĆ - BORA DOO BANJA LUKA U STEČAJU Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148664 26 Ps</t>
+  </si>
+  <si>
+    <t>JNU INSTITUT ZA ZAŠTITU I EKOLOGIJU REPUBLIKE SRPSKE BANJA LUKA - ,,DI FAČO" D.O.O. ČELINAC Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>13.07.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148045 25 Ps</t>
+  </si>
+  <si>
+    <t>ZLATAR ŠPED BH DOO VIŠEGRAD - TRIGLAV OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-07-13 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148673 26 Ps</t>
+  </si>
+  <si>
+    <t>EKONOMSKI INSTITUT DOO BANJA LUKA - INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>13.07.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143821 26 Ps 2</t>
+  </si>
+  <si>
+    <t>LATTONEDIL BIH DOO NOVA TOPOLA - " TRIGLAV OSIGURANJE" A.D.BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-13 13:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148568 26 Ps</t>
+  </si>
+  <si>
+    <t>EOS MATRIX D.O.O. SARAJEVO - BORA D.O.O. BANJA LUKA Ps-PS3-Utvrđenje i uknjižba</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148642 26 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>14.07.2026 08:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148100 25 Mals</t>
+  </si>
+  <si>
+    <t>PREDUZEĆE ZA PRUŽANJE USLUGA U VAZDUŠNOM SAOBRAĆAJU AERODROMI REPUBLIKE SRPSKE AD BANJA LUKA - BORIVOJE GLIGIĆ SP BB TAXI TAKSI PREVOZ KADINJANI Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-14 08:30:00</t>
+  </si>
+  <si>
+    <t>14.07.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148423 26 Ps</t>
   </si>
   <si>
     <t>SANJA ILIĆ</t>
   </si>
   <si>
-    <t>PREDUZEĆE ZA POŠTANSKI SAOBRAĆAJ REPUBLIKE SRPSKE AD BANJALUKA - GEOINFO DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
-[...2 lines deleted...]
-    <t>57 0 Mals 148108 26 Mals</t>
+    <t>GIOTEX DOO BANJALUKA - CO MEDPROM DOO BANJALUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-07-14 09:00:00</t>
+  </si>
+  <si>
+    <t>14.07.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 141643 23 Ps</t>
   </si>
   <si>
     <t>STAŠA TOMIĆ</t>
   </si>
   <si>
-    <t>METALEX DOO BANJALUKA - VULEKS MG DOO PRNJAVOR Mals-PS2-Isplata potraživanja</t>
-[...209 lines deleted...]
-    <t>57 0 St 148323 25 St</t>
+    <t>EKO ZONA UGARSKI BRZACI DOO KNEŽEVO - JPŠ  ŠUME REPUBLIKE SRPSKE AD SOKOLAC ŠG "ČEMERNICA" KNEŽEVO i drugi Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-14 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147051 25 Ps</t>
+  </si>
+  <si>
+    <t>STRAGATRANS DOO LIPIK - HAKADESH DOO GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>14.07.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147419 25 Ps</t>
+  </si>
+  <si>
+    <t>JAVNO PREDUZEĆE "AUTOPUTEVI REPUBLIKE SRPSKE" DOO BANJALUKA - INTEGRAL INŽENJERING AD LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-14 11:30:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147836 25 Ps</t>
+  </si>
+  <si>
+    <t>ERLI EXKLUZIV AUTOMOBILE INH. JOSEF ERLI - METAGO DOO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148134 25 Mals</t>
+  </si>
+  <si>
+    <t>EVERGREEN DOO BANJA LUKA - REPUBLIKA SRPSKA Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>14.07.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148547 26 Ps</t>
+  </si>
+  <si>
+    <t>MAKSIMOVIĆ KOMERC DOO DOBOJ - ADRIATIC OSIGURANJE   DD SARAJEVO Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-07-14 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 145085 24 St</t>
+  </si>
+  <si>
+    <t>MIDHO VUKALIĆ</t>
+  </si>
+  <si>
+    <t>RADISLAV JURIĆ - RAŠA KOMERC DOO KOTOR VAROŠ St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>14.07.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147343 25 Ps</t>
+  </si>
+  <si>
+    <t>ORGANIZACIJA SPORTSKIH RIBOLOVACA BANJA LUKA - GRAD BANJA LUKA Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
+  </si>
+  <si>
+    <t>2026-07-14 13:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146405 25 Mals 2</t>
+  </si>
+  <si>
+    <t>COMPANYWALL DOO BANJA LUKA - MKF EKI SARAJEVO Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148423 26 Mo 2</t>
+  </si>
+  <si>
+    <t>GIOTEX DOO BANJALUKA - CO MEDPROM DOO BANJALUKA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+  </si>
+  <si>
+    <t>14.07.2026 14:30</t>
+  </si>
+  <si>
+    <t>2026-07-14 14:30:00</t>
+  </si>
+  <si>
+    <t>15.07.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148431 26 Mals</t>
+  </si>
+  <si>
+    <t>WIENER OSIGURANJE VIENNA INSURANCE  GROUP AD BANJA LUKA - COLOR MOBIL DOO PRIJEDOR Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-15 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 142435 25 Ps 2</t>
+  </si>
+  <si>
+    <t>LU KOZARA LAKTAŠI - KLIK DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147758 25 Mals</t>
+  </si>
+  <si>
+    <t>BLATEŠIĆ TRANSPORT DOO LAKTAŠI - TREND M&amp;V DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147671 25 Mals</t>
+  </si>
+  <si>
+    <t>CENTRALNI REGISTAR HARTIJA OD VRIJEDNOSTI A.D. BANJA LUKA - ZAVOD ZA IZGRADNJU A.D. BANJA LUKA Mals-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>15.07.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145722 25 Ps</t>
+  </si>
+  <si>
+    <t>NIKOLA JOKOVIĆ PR PTR LONJIN - BIRO ZELENE KARTE BIH SARAJEVO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-15 11:00:00</t>
+  </si>
+  <si>
+    <t>15.07.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148415 26 Kom</t>
+  </si>
+  <si>
+    <t>M TEL AD BANJA LUKA - 2S LOGISTIC DOO GRADIŠKA Kom-PS4-Komunalne i sl. usluge</t>
+  </si>
+  <si>
+    <t>2026-07-15 11:30:00</t>
+  </si>
+  <si>
+    <t>15.07.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148015 25 Ps</t>
+  </si>
+  <si>
+    <t>DD INOX PRO DOO PRNJAVOR - "WIENER OSIGURANJE" A.D. BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-07-15 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 145048 24 St</t>
+  </si>
+  <si>
+    <t>FILIP MARKOVIĆ - SMS INFO ŠKOLA DOO BANJALUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148092 25 Mals</t>
+  </si>
+  <si>
+    <t>JP NIO SLUŽBENI LIST BIH - GRAD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148177 25 Mals</t>
+  </si>
+  <si>
+    <t>WEB DIGITAL STUDIO D.O.O. BIJELJINA - OPŠTINA KOTOR VAROŠ Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 St 121495 17 St</t>
   </si>
   <si>
     <t>VIBOR VUČIĆ</t>
   </si>
   <si>
-    <t>FRANISLAV ĆAVAR - ROCKSTER DOO LAKTAŠI St-PS13-Stečajni postupak</t>
-[...227 lines deleted...]
-    <t>TELEKOM- TELEFONSKI IMENIK DOO BANJA LUKA - JPŠ ŠUME REPUBLIKE SRPSKE AD SOKOLAC ŠUMSKO GAZDINSTVO SJEMIĆ ROGATICA Mals-PS2-Isplata potraživanja</t>
+    <t>AGENCIJA ZA BANKARSTVO RS BANJA LUKA - BANKA SRPSKE AD  BANJA LUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>15.07.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 141723 24 Ps</t>
+  </si>
+  <si>
+    <t>VODOVOD AD BANJA LUKA - CENTAR ZA RAZVOJ POLJOPRIVREDE I SELA BANJALUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-15 13:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146038 25 Ps</t>
+  </si>
+  <si>
+    <t>FK RADNIK BIJELJINA - GRUDIS D.O.O. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>15.07.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 142752 25 Ps 2</t>
+  </si>
+  <si>
+    <t>GRAD BANJALUKA - SOKOLSKO DRUŠTVO BANJALUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-07-15 14:00:00</t>
+  </si>
+  <si>
+    <t>16.07.2026 08:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148762 26 Mals</t>
+  </si>
+  <si>
+    <t>IZVOR KOMERC - TEHNIČKA ORTOPEDIJA DOO BANJA LUKA - GRAWE OSIGURANJE A.D. BANJA LUKA Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-07-16 08:30:00</t>
+  </si>
+  <si>
+    <t>16.07.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148901 26 Mals</t>
+  </si>
+  <si>
+    <t>SLOBODAN LAKIĆ VL SP LAKI PLAST BANJALUKA - DI ŠIPOVO DOO ŠIPOVO Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-16 09:00:00</t>
   </si>
   <si>
     <t>57 0 Mals 147139 25 Mals</t>
   </si>
   <si>
     <t>ELIM DOO VELIKO BLAŠKO - MOBI MONTING DOO SRBAC Mals-PS2-Isplata potraživanja</t>
   </si>
   <si>
-    <t>11.06.2026 11:00</t>
-[...428 lines deleted...]
-    <t>17.06.2026 09:00</t>
+    <t>16.07.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146518 25 Ps</t>
+  </si>
+  <si>
+    <t>PAVLOVIĆ TURS DOO BANJA LUKA - ASA CENTRAL OSIGURANJE  D.D. SARAJEVO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-16 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 144552 26 Ps 2</t>
+  </si>
+  <si>
+    <t>DRUŠTVO SA OGRANIČENOM ODGOVORNOŠĆU COMSAR ENERGY REPUBLIKA SRPSKA BANJA LUKA - REPUBLIKA SRPSKA i drugi Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146539 25 Mals</t>
+  </si>
+  <si>
+    <t>ADVOKAT PREDRAG HERBEZ IZ BANJALUKE - NESTRO PETROL AD BANJA LUKA Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>16.07.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 140782 23 Ps</t>
+  </si>
+  <si>
+    <t>INTEGRAL INŽENJERING  A.D. LAKTAŠI - GRAND TRADE DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-16 11:30:00</t>
+  </si>
+  <si>
+    <t>16.07.2026 12:00</t>
   </si>
   <si>
     <t>57 0 Ps 147819 25 Ps</t>
   </si>
   <si>
     <t>SREĆKO RADIŠIĆ VL. S.P. KAJAK BANJALUKA - GRAD BANJA LUKA Ps-PS9-Ostalo</t>
   </si>
   <si>
-    <t>2026-06-17 09:00:00</t>
-[...14 lines deleted...]
-    <t>17.06.2026 09:20</t>
+    <t>2026-07-16 12:00:00</t>
+  </si>
+  <si>
+    <t>16.07.2026 13:30</t>
   </si>
   <si>
     <t>57 0 Ps 148206 25 Ps</t>
   </si>
   <si>
     <t>GRAD BANJA LUKA - SREĆKO RADIŠIĆ VL. S.P. KAJAK BANJALUKA Ps-PS9-Ostalo</t>
   </si>
   <si>
-    <t>2026-06-17 09:20:00</t>
-[...17 lines deleted...]
-    <t>HANS JURGEN KRAH - HAKADESCH DOO GRADIŠKA St-PS13-Stečajni postupak</t>
+    <t>2026-07-16 13:30:00</t>
+  </si>
+  <si>
+    <t>16.07.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 117512 26 Ps 4</t>
+  </si>
+  <si>
+    <t>BALKAN INVESTMENT BANK AD BANJA LUKA - RADA NIKOLIĆ VL. STR RADA KOBAŠ Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-16 14:00:00</t>
+  </si>
+  <si>
+    <t>17.07.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148373 25 Ps</t>
+  </si>
+  <si>
+    <t>PAVLOVIĆ TURS DOO BANJA LUKA - AURA OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-07-17 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146812 25 Ps</t>
+  </si>
+  <si>
+    <t>BRANE MILOŠEVIĆ - METAL A.D. BANJA LUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148304 25 Mals</t>
+  </si>
+  <si>
+    <t>INTER METAL DOO BANJA LUKA - HESTIA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
   </si>
   <si>
     <t>57 0 Ps 148358 25 Ps</t>
   </si>
   <si>
     <t>KOMUNALAC MODRIČA AD MODRIČA - DUNAV OSIGURANJE AD BANJA LUKA Ps-PS9-Ostalo</t>
   </si>
   <si>
-    <t>57 0 Ps 146853 25 Ps</t>
-[...629 lines deleted...]
-    <t>2026-06-30 13:30:00</t>
+    <t>17.07.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145474 25 Ps</t>
+  </si>
+  <si>
+    <t>BH ES ELEKTROSISTEM DOO BANJA LUKA - CAMELIJA OSIGURANJE  DD BIHAĆ Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-07-17 11:00:00</t>
+  </si>
+  <si>
+    <t>17.07.2026 11:40</t>
+  </si>
+  <si>
+    <t>57 0 Ps 149111 26 Ps</t>
+  </si>
+  <si>
+    <t>S-SINTEX DOO BOSANSKA KRUPA - FINIUS DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-17 11:40:00</t>
+  </si>
+  <si>
+    <t>17.07.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148977 26 Mals</t>
+  </si>
+  <si>
+    <t>TELEKOM TELEFONSI IMENIK DOO BANJA LUKA - KOMUNALAC AD BIJELJINA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-17 12:00:00</t>
+  </si>
+  <si>
+    <t>17.07.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146953 25 Ps</t>
+  </si>
+  <si>
+    <t>GRAĐEVINSKO DRUŠTVO VRBAS AD LAKTAŠI - HIT ING DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-17 13:00:00</t>
+  </si>
+  <si>
+    <t>17.07.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147981 25 Ps</t>
+  </si>
+  <si>
+    <t>MF BANKA AD BANJA LUKA - ELEKTROPARTNER HOLDING DOO ISTOČNO NOVO SARAJEVO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-07-17 13:30:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF006100"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF9C0006"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
-[...1 lines deleted...]
-      <name val="Times New Roman"/>
+      <sz val="11"/>
+      <color rgb="FF9C5700"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F76"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFA7D00"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FFFF0000"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="1"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="12"/>
+      <sz val="11"/>
       <color theme="0"/>
-      <name val="Times New Roman"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -2082,71 +1047,71 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
@@ -2185,144 +1150,178 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -2431,60 +1430,60 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E194"/>
+  <dimension ref="A1:E65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="18.375" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="25" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="28.5703125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="133.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="28.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
         <v>1</v>
@@ -2496,3310 +1495,1117 @@
         <v>3</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>0</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D4" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="B5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="C5" t="s">
-        <v>9</v>
+        <v>6</v>
       </c>
       <c r="D5" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>4</v>
+        <v>12</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>0</v>
+        <v>15</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="C7" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>4</v>
+        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="C8" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C9" t="s">
+        <v>10</v>
+      </c>
+      <c r="D9" t="s">
+        <v>23</v>
+      </c>
+      <c r="E9" t="s">
         <v>19</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E10" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="C12" t="s">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C13" t="s">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D13" t="s">
+        <v>35</v>
+      </c>
+      <c r="E13" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C14" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C15" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="D16" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="B17" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C17" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="E17" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C18" t="s">
-        <v>25</v>
+        <v>6</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B19" t="s">
         <v>52</v>
       </c>
       <c r="C19" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D19" t="s">
         <v>53</v>
       </c>
       <c r="E19" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B20" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
         <v>6</v>
       </c>
       <c r="D20" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="E20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C21" t="s">
+        <v>17</v>
+      </c>
+      <c r="D21" t="s">
         <v>56</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>48</v>
+        <v>54</v>
       </c>
       <c r="B22" t="s">
         <v>58</v>
       </c>
       <c r="C22" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
         <v>59</v>
       </c>
       <c r="E22" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23" t="s">
         <v>60</v>
       </c>
-      <c r="B23" t="s">
+      <c r="C23" t="s">
+        <v>44</v>
+      </c>
+      <c r="D23" t="s">
         <v>61</v>
       </c>
-      <c r="C23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>63</v>
+        <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B24" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="C24" t="s">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E24" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B25" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C25" t="s">
-        <v>6</v>
+        <v>67</v>
       </c>
       <c r="D25" t="s">
+        <v>68</v>
+      </c>
+      <c r="E25" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>60</v>
+        <v>69</v>
       </c>
       <c r="B26" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C26" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="E26" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B27" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="C27" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="E27" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" t="s">
+        <v>75</v>
+      </c>
+      <c r="C28" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" t="s">
+        <v>76</v>
+      </c>
+      <c r="E28" t="s">
         <v>72</v>
-      </c>
-[...10 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B29" t="s">
-        <v>76</v>
+        <v>58</v>
       </c>
       <c r="C29" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>77</v>
+        <v>59</v>
       </c>
       <c r="E29" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B30" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C30" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D30" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E30" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="B31" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="C31" t="s">
-        <v>81</v>
+        <v>2</v>
       </c>
       <c r="D31" t="s">
+        <v>84</v>
+      </c>
+      <c r="E31" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B32" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C32" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D32" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E32" t="s">
-        <v>86</v>
+        <v>82</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="B33" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C33" t="s">
-        <v>81</v>
+        <v>10</v>
       </c>
       <c r="D33" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E33" t="s">
-        <v>90</v>
+        <v>82</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="B34" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="C34" t="s">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="D34" t="s">
-        <v>93</v>
+        <v>88</v>
       </c>
       <c r="E34" t="s">
-        <v>94</v>
+        <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
+        <v>89</v>
+      </c>
+      <c r="B35" t="s">
+        <v>90</v>
+      </c>
+      <c r="C35" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" t="s">
         <v>91</v>
       </c>
-      <c r="B35" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E35" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="B36" t="s">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="C36" t="s">
-        <v>6</v>
+        <v>49</v>
       </c>
       <c r="D36" t="s">
-        <v>97</v>
+        <v>50</v>
       </c>
       <c r="E36" t="s">
-        <v>98</v>
+        <v>92</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
+        <v>93</v>
+      </c>
+      <c r="B37" t="s">
+        <v>94</v>
+      </c>
+      <c r="C37" t="s">
+        <v>17</v>
+      </c>
+      <c r="D37" t="s">
         <v>95</v>
       </c>
-      <c r="B37" t="s">
+      <c r="E37" t="s">
         <v>96</v>
-      </c>
-[...7 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
+        <v>97</v>
+      </c>
+      <c r="B38" t="s">
+        <v>98</v>
+      </c>
+      <c r="C38" t="s">
+        <v>2</v>
+      </c>
+      <c r="D38" t="s">
         <v>99</v>
       </c>
-      <c r="B38" t="s">
+      <c r="E38" t="s">
         <v>100</v>
-      </c>
-[...7 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B39" t="s">
-        <v>103</v>
+        <v>101</v>
       </c>
       <c r="C39" t="s">
-        <v>2</v>
+        <v>67</v>
       </c>
       <c r="D39" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="E39" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B40" t="s">
-        <v>105</v>
+        <v>103</v>
       </c>
       <c r="C40" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="E40" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="B41" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="C41" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D41" t="s">
-        <v>108</v>
+        <v>106</v>
       </c>
       <c r="E41" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
+        <v>97</v>
+      </c>
+      <c r="B42" t="s">
+        <v>107</v>
+      </c>
+      <c r="C42" t="s">
+        <v>108</v>
+      </c>
+      <c r="D42" t="s">
         <v>109</v>
       </c>
-      <c r="B42" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E42" t="s">
-        <v>112</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B43" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C43" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="E43" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="B44" t="s">
         <v>114</v>
       </c>
       <c r="C44" t="s">
-        <v>16</v>
+        <v>10</v>
       </c>
       <c r="D44" t="s">
         <v>115</v>
       </c>
       <c r="E44" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="B45" t="s">
         <v>117</v>
       </c>
       <c r="C45" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="D45" t="s">
         <v>118</v>
       </c>
       <c r="E45" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>113</v>
+        <v>120</v>
       </c>
       <c r="B46" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="C46" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D46" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
       <c r="E46" t="s">
-        <v>116</v>
+        <v>123</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="B47" t="s">
-        <v>119</v>
+        <v>125</v>
       </c>
       <c r="C47" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D47" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
       <c r="E47" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>113</v>
+        <v>124</v>
       </c>
       <c r="B48" t="s">
-        <v>121</v>
+        <v>128</v>
       </c>
       <c r="C48" t="s">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D48" t="s">
-        <v>122</v>
+        <v>129</v>
       </c>
       <c r="E48" t="s">
-        <v>116</v>
+        <v>127</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B49" t="s">
-        <v>124</v>
+        <v>128</v>
       </c>
       <c r="C49" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="D49" t="s">
-        <v>125</v>
+        <v>129</v>
       </c>
       <c r="E49" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B50" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C50" t="s">
-        <v>2</v>
+        <v>44</v>
       </c>
       <c r="D50" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="E50" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B51" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="C51" t="s">
-        <v>25</v>
+        <v>49</v>
       </c>
       <c r="D51" t="s">
+        <v>135</v>
+      </c>
+      <c r="E51" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="B52" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C52" t="s">
-        <v>16</v>
+        <v>6</v>
       </c>
       <c r="D52" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="E52" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B53" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="C53" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="D53" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="E53" t="s">
-        <v>134</v>
+        <v>141</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>131</v>
+        <v>142</v>
       </c>
       <c r="B54" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C54" t="s">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D54" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="E54" t="s">
-        <v>134</v>
+        <v>145</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>141</v>
+        <v>146</v>
       </c>
       <c r="B55" t="s">
-        <v>142</v>
+        <v>147</v>
       </c>
       <c r="C55" t="s">
         <v>2</v>
       </c>
       <c r="D55" t="s">
-        <v>143</v>
+        <v>148</v>
       </c>
       <c r="E55" t="s">
-        <v>144</v>
+        <v>149</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>141</v>
+        <v>150</v>
       </c>
       <c r="B56" t="s">
-        <v>145</v>
+        <v>151</v>
       </c>
       <c r="C56" t="s">
-        <v>6</v>
+        <v>44</v>
       </c>
       <c r="D56" t="s">
-        <v>146</v>
+        <v>152</v>
       </c>
       <c r="E56" t="s">
-        <v>144</v>
+        <v>153</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="B57" t="s">
-        <v>145</v>
+        <v>155</v>
       </c>
       <c r="C57" t="s">
-        <v>6</v>
+        <v>17</v>
       </c>
       <c r="D57" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="E57" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="B58" t="s">
-        <v>147</v>
+        <v>158</v>
       </c>
       <c r="C58" t="s">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D58" t="s">
-        <v>148</v>
+        <v>159</v>
       </c>
       <c r="E58" t="s">
-        <v>144</v>
+        <v>157</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B59" t="s">
-        <v>150</v>
+        <v>160</v>
       </c>
       <c r="C59" t="s">
-        <v>25</v>
+        <v>44</v>
       </c>
       <c r="D59" t="s">
-        <v>151</v>
+        <v>161</v>
       </c>
       <c r="E59" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>149</v>
+        <v>154</v>
       </c>
       <c r="B60" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
       <c r="C60" t="s">
-        <v>2</v>
+        <v>49</v>
       </c>
       <c r="D60" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="E60" t="s">
-        <v>152</v>
+        <v>157</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="B61" t="s">
-        <v>155</v>
+        <v>165</v>
       </c>
       <c r="C61" t="s">
-        <v>6</v>
+        <v>49</v>
       </c>
       <c r="D61" t="s">
-        <v>156</v>
+        <v>166</v>
       </c>
       <c r="E61" t="s">
-        <v>152</v>
+        <v>167</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>149</v>
+        <v>168</v>
       </c>
       <c r="B62" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="C62" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D62" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="E62" t="s">
-        <v>152</v>
+        <v>171</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>149</v>
+        <v>172</v>
       </c>
       <c r="B63" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="C63" t="s">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D63" t="s">
-        <v>160</v>
+        <v>174</v>
       </c>
       <c r="E63" t="s">
-        <v>152</v>
+        <v>175</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>161</v>
+        <v>176</v>
       </c>
       <c r="B64" t="s">
-        <v>162</v>
+        <v>177</v>
       </c>
       <c r="C64" t="s">
-        <v>16</v>
+        <v>44</v>
       </c>
       <c r="D64" t="s">
-        <v>163</v>
+        <v>178</v>
       </c>
       <c r="E64" t="s">
-        <v>164</v>
+        <v>179</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>161</v>
+        <v>180</v>
       </c>
       <c r="B65" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
       <c r="C65" t="s">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D65" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="E65" t="s">
-        <v>164</v>
-[...114 lines deleted...]
-      <c r="D72" t="s">
         <v>183</v>
-      </c>
-[...2075 lines deleted...]
-        <v>534</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Boris Vrbovcan</dc:creator>
+  <dc:creator>Bojan Djuric</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>