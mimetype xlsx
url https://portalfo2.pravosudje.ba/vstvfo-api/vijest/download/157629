--- v4 (2026-07-16)
+++ v5 (2026-08-06)
@@ -1,775 +1,1504 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" mc:Ignorable="x15 xr xr6 xr10">
-[...1 lines deleted...]
-  <workbookPr defaultThemeVersion="166925"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\bojan.djuric\Desktop\web\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\boris.vrbovcan\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{B5F818C6-AEAD-4DB9-8207-8C290D5054E4}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="25200" windowHeight="11775"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13440" windowHeight="12030"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="325" uniqueCount="184">
-[...4 lines deleted...]
-    <t>57 0 Ps 146976 25 Ps</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="745" uniqueCount="433">
+  <si>
+    <t>03.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 141602 24 Ps 2</t>
+  </si>
+  <si>
+    <t>SANJA ILIĆ</t>
+  </si>
+  <si>
+    <t>TRIGLAV OSIGURANJE AD BANJA LUKA - GRAND TRADE DOO BANJA LUKA i drugi Ps-PS3-Utvrđenje i uknjižba</t>
+  </si>
+  <si>
+    <t>2026-08-03 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 148033 25 St</t>
+  </si>
+  <si>
+    <t>SINIŠA BOSNIĆ</t>
+  </si>
+  <si>
+    <t>HANS JURGEN KRAH - HAKADESCH DOO GRADIŠKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>03.08.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147644 25 Ps</t>
+  </si>
+  <si>
+    <t>VERA ŠARIĆ</t>
+  </si>
+  <si>
+    <t>ZEV KRALJA ALFONSA XII 29 BANJA LUKA - ASV INŽENJERING DOO BANJALUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-08-03 11:00:00</t>
+  </si>
+  <si>
+    <t>10.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147819 25 Ps</t>
   </si>
   <si>
     <t>MARKO BAJALICA</t>
   </si>
   <si>
-    <t>BANKA POŠTANSKA ŠTEDIONICA AD BANJA LUKA - MILOVAN MIHAJLOVIĆ VL MOTEL PICERIJA ACTROS SP NOVA TOPOLA Ps-PS11-Neosnovano obogaćenje</t>
-[...2 lines deleted...]
-    <t>2026-07-13 09:00:00</t>
+    <t>SREĆKO RADIŠIĆ VL. S.P. KAJAK BANJALUKA - GRAD BANJA LUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-08-10 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 149830 26 Ps</t>
+  </si>
+  <si>
+    <t>OPŠTINA KNEŽEVO - BRENTA DUKIĆ SP BOKANI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>10.08.2026 09:20</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148206 25 Ps</t>
+  </si>
+  <si>
+    <t>GRAD BANJA LUKA - SREĆKO RADIŠIĆ VL. S.P. KAJAK BANJALUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-08-10 09:20:00</t>
+  </si>
+  <si>
+    <t>10.08.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148682 26 Mals</t>
+  </si>
+  <si>
+    <t>RAPIDEX DOO BANJA LUKA - HAPPY TOURS DOO Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-10 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147522 25 Ps</t>
+  </si>
+  <si>
+    <t>BRČKO GAS OSIGURANJE DD BRČKO - JP PUTEVI REPUBLIKE SRPSKE DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>10.08.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 149000 26 Mals</t>
+  </si>
+  <si>
+    <t>ASA CENTRAL OSIGURANJE DD - OPŠTINA MRKONJIĆ GRAD Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-10 13:30:00</t>
+  </si>
+  <si>
+    <t>11.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 149093 26 Mals</t>
+  </si>
+  <si>
+    <t>ADVOKAT ALEKSA PROLE - PRNJAVOR EXPRES AD PRNJAVOR Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-11 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 141819 23 St</t>
+  </si>
+  <si>
+    <t>DRAGAN ŠTEHER - BAU-COMMERCE DOO ZA GRAĐEVINARSTVO I TRGOVINU BANJALUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>11.08.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148383 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZA RESTITUCIJU REPUBLIKE SRPSKE AD BANJALUKA - JELŠINGRAD LIVAR LIVNICA ČELIKA AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-11 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146687 25 Ps</t>
+  </si>
+  <si>
+    <t>KORIDOR 2015 DOO BANJALUKA - ENTERIJERI LOTO NAMJEŠTAJ DOO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>11.08.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 V 149544 26 V</t>
+  </si>
+  <si>
+    <t>VIBOR VUČIĆ</t>
+  </si>
+  <si>
+    <t>ATOS BANK AD BANJA LUKA - DALIBOR DRAGOJEVIĆ SP DNP&amp;TRANSPORT LAKTAŠI V-774-Protest mjenice</t>
+  </si>
+  <si>
+    <t>2026-08-11 11:30:00</t>
+  </si>
+  <si>
+    <t>11.08.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ip 122266 17 Ip</t>
+  </si>
+  <si>
+    <t>UNICREDIT BANK  A.D. BANJA LUKA - MONDO DOO LAKTAŠI Ip-1414-Nepokretnosti za Ip</t>
+  </si>
+  <si>
+    <t>2026-08-11 12:00:00</t>
+  </si>
+  <si>
+    <t>11.08.2026 12:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148056 25 Ps</t>
+  </si>
+  <si>
+    <t>BIH MINISTARSTVO OBRANE SARAJEVO - M TEL AD BANJA LUKA Ps-PS11-Neosnovano obogaćenje</t>
+  </si>
+  <si>
+    <t>2026-08-11 12:30:00</t>
+  </si>
+  <si>
+    <t>11.08.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148492 26 Kom</t>
+  </si>
+  <si>
+    <t>MH ERS MP AD TREBINJE DIREKCIJA ZA JAVNO SNABDIJEVANJE ELEKTRIČNOM ENERGIJOM KUPACA BANJA LUKA - VISOKOŠKOLSKA USTANOVA VŠ KOLEDŽ KOZMETOLOGIJE I ESTETIKE BANJA LUKA Kom-PS4-Komunalne i sl. usluge</t>
+  </si>
+  <si>
+    <t>2026-08-11 14:00:00</t>
+  </si>
+  <si>
+    <t>12.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148983 26 Ps</t>
+  </si>
+  <si>
+    <t>AGROTOOLS DOO BEOGRAD - AGROMEHANIKA-KOMERC DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-12 09:00:00</t>
+  </si>
+  <si>
+    <t>12.08.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147408 25 Ps</t>
+  </si>
+  <si>
+    <t>JU DOM RADA VRANJEŠEVIĆ - CENTAR ZA SOCIJALNI RAD BROD i drugi Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-12 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 140201 22 St</t>
+  </si>
+  <si>
+    <t>MAJA LOVIĆ GRUJIĆ - BANJALUKAFARM AD BANJA LUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>12.08.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 134250 26 Ip</t>
+  </si>
+  <si>
+    <t>GORDANA MARIĆ</t>
+  </si>
+  <si>
+    <t>RADIO TELEVIZIJA BIH SARAJEVO, BULEVAR MEŠE SELIMOVIĆA 12 SARAJEVO - RADIO TELEVIZIJA REPUBLIKE SRPSKE BANJALUKA Ip-1395-Izvršenje radi naplate duga</t>
+  </si>
+  <si>
+    <t>2026-08-12 13:00:00</t>
+  </si>
+  <si>
+    <t>12.08.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148666 26 Ps</t>
+  </si>
+  <si>
+    <t>ABC SOLUTIONS D.O.O. BANJA LUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-12 14:00:00</t>
+  </si>
+  <si>
+    <t>13.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148319 25 Ps</t>
+  </si>
+  <si>
+    <t>HOTEL BOSNA DOO BANJALUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-13 09:00:00</t>
+  </si>
+  <si>
+    <t>13.08.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148124 25 Ps</t>
+  </si>
+  <si>
+    <t>PALETA PLUS DOO  LAKTAŠI - STANDARD FURNITURE FACTORY DD Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-13 11:30:00</t>
+  </si>
+  <si>
+    <t>13.08.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147769 25 Mals</t>
+  </si>
+  <si>
+    <t>KRAJINAGROUP DOO BANJA LUKA - BOLNICA ZDRAVSTVENI CENTAR BRČKO DISTRIKTA JZU Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-13 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 St 145135 26 St 2</t>
+  </si>
+  <si>
+    <t>SAŠA MICEV - BSTG DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>13.08.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 V 149783 26 V</t>
+  </si>
+  <si>
+    <t>ATOS BANK AD BANJA LUKA - PC INFO DOO BANJA LUKA V-774-Protest mjenice</t>
+  </si>
+  <si>
+    <t>2026-08-13 13:00:00</t>
+  </si>
+  <si>
+    <t>13.08.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147457 25 Mals</t>
+  </si>
+  <si>
+    <t>ZAJEDNICA ETAŽNIH VLASNIKA ULICA STEFANA NEMANJE BROJ 116 KOTOR VAROŠ - PETROVIĆ DOO KOTOR VAROŠ Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-13 14:00:00</t>
+  </si>
+  <si>
+    <t>17.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148495 26 Ps</t>
+  </si>
+  <si>
+    <t>RIVER CITY DOO BANJA LUKA - ELEKTROOBNOVA DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-17 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147506 25 Mals</t>
+  </si>
+  <si>
+    <t>ROGIĆ DARKO VL. UR ROŠTILJNICA ROGIĆ SP TRN - MP GRAĐENJE PROJEKT DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>17.08.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146977 25 Ps</t>
+  </si>
+  <si>
+    <t>STAŠA TOMIĆ</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  R S - PREMIUM OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-17 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146910 25 Ps</t>
+  </si>
+  <si>
+    <t>EURO SPEKTAR DOO PRNJAVOR - SPEKTRA PLUS DOO PRNJAVOR Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>17.08.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147333 25 Mals</t>
+  </si>
+  <si>
+    <t>TAGMA DOO GRADIŠKA - TRIGLAV OSIGURANJE AD BANJA LUKA Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-08-17 11:30:00</t>
+  </si>
+  <si>
+    <t>17.08.2026 12:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148335 26 Ps 2</t>
+  </si>
+  <si>
+    <t>CENTAR ZA PROFESIONALNU REHABILITACIJU I ZAPOŠLJAVANJE INVALIDA A.D. - MH ELEKTROPRIVREDA RS MATIČNO PREDUZEĆE AD TREBINJE DIREKCIJA ZA JAVNO SNABDIJEVANJE EL. ENERGIJOM KUPACA KANCELARIJA BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-17 12:30:00</t>
+  </si>
+  <si>
+    <t>17.08.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 149013 26 Ps</t>
+  </si>
+  <si>
+    <t>BUILD UP D.O.O. - BLBG D.O.O. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-17 14:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147101 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  R S - DUNAV OSIGURANJE AD BANJ LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>18.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 149202 26 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - AURA OSIGURANJE AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-18 09:00:00</t>
+  </si>
+  <si>
+    <t>18.08.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 149400 26 Mo</t>
+  </si>
+  <si>
+    <t>SANDRA BUDIŠA</t>
+  </si>
+  <si>
+    <t>GIOTEX DOO BANJA LUKA - CO MEDPROM DOO BANJA LUKA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+  </si>
+  <si>
+    <t>2026-08-18 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147356 25 Mals</t>
+  </si>
+  <si>
+    <t>GRAWE OSIGURANJE A.D. BANJA LUKA - JP PUTEVI REPUBLIKE SRPSKE DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148047 25 Ps</t>
+  </si>
+  <si>
+    <t>HIDRO MET DOO BIHAĆ - MF BANKA AD BANJA LUKA Ps-PS11-Neosnovano obogaćenje</t>
+  </si>
+  <si>
+    <t>18.08.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146527 25 Ps</t>
+  </si>
+  <si>
+    <t>ADVOKAT MR SVETOZAR BAJIĆ IZ BANJALUKE - RUKOMETNI KLUB BORAC MTEL BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-18 11:30:00</t>
+  </si>
+  <si>
+    <t>18.08.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148646 26 Mals</t>
+  </si>
+  <si>
+    <t>WEB DIGITAL STUDIO D.O.O. BIJELJINA - RADOSAVA PETRUŠIĆ S.P. VL. "DEKOL" KOTOR VAROŠ Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-18 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 149400 26 Mals</t>
+  </si>
+  <si>
+    <t>GIOTEX DOO BANJA LUKA - CO MEDPROM DOO BANJA LUKA Mals-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>18.08.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146769 25 Ps</t>
+  </si>
+  <si>
+    <t>EKO  PRODUKT  DOO  ŽEPČE - WIENER OSIGURANJE  A.D. BANJALUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-08-18 13:00:00</t>
+  </si>
+  <si>
+    <t>18.08.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148598 26 Mals</t>
+  </si>
+  <si>
+    <t>GORAN PEJIĆ SP PP COMPANY TESLIĆ - FINAL WORKS LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-18 14:00:00</t>
+  </si>
+  <si>
+    <t>19.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147502 25 Mals</t>
+  </si>
+  <si>
+    <t>EUROHERC OSIGURANJE DD SARAJEVO - AURA OSIGURANJE AD BANJA LUKA Mals-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-08-19 09:00:00</t>
+  </si>
+  <si>
+    <t>19.08.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148433 26 Ps</t>
+  </si>
+  <si>
+    <t>SUPER PETROL DOO BANJA LUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-19 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147340 25 Mals</t>
+  </si>
+  <si>
+    <t>ALDEMO TURS D.O.O. BANJA LUKA - " KRAJINA OSIGURANJE" A D BANJA LUKA Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147334 25 Ps</t>
+  </si>
+  <si>
+    <t>KNEZ PETROL DOO BANJALUKA - TRIGLAV OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>19.08.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 144848 24 Ps</t>
+  </si>
+  <si>
+    <t>DUO LUJIĆ DOO ZVORNIK - LEOTAR INŽENJERING DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-19 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 149236 26 Ps</t>
+  </si>
+  <si>
+    <t>ASA - CENTRAL OSIGURANJE DD SARAJEVO - OPŠTINA MRKONJIĆ GRAD Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ip 145732 25 Ip</t>
+  </si>
+  <si>
+    <t>RADOMIR MILAKOVIĆ</t>
+  </si>
+  <si>
+    <t>DOO PLANTS GLOBAL INC BIH ZVORNIK - FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE Ip-1395-Izvršenje radi naplate duga</t>
+  </si>
+  <si>
+    <t>19.08.2026 14:00</t>
+  </si>
+  <si>
+    <t>2026-08-19 14:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148990 26 Ps</t>
+  </si>
+  <si>
+    <t>MARINKO BRKIĆ - POLJOPRIVREDNA ZADRUGA GORNJI RIBNIK Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>20.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 149131 26 Ps</t>
+  </si>
+  <si>
+    <t>ŠUVAK METAL DOO - JELŠINGRAD LIVAR LIVNICA ČELIKA AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-20 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148292 25 Ps</t>
+  </si>
+  <si>
+    <t>PAVLOVIĆ TURS DOO BANJA LUKA - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147524 25 Mals</t>
+  </si>
+  <si>
+    <t>PORSCHE LEASING DOO - DUNAV OSIGURANJE AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>20.08.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148369 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - BIRO ZELENE KARTE BIH Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-20 11:00:00</t>
+  </si>
+  <si>
+    <t>20.08.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 142481 23 Ps</t>
+  </si>
+  <si>
+    <t>JZU DZ GRADIŠKA - ZU APM SPECIJALISTIČI CENTAR SUBOTIĆ GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-20 11:30:00</t>
+  </si>
+  <si>
+    <t>20.08.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 140218 22 Ps</t>
+  </si>
+  <si>
+    <t>BIH MINISTARSTVO OBRANE SARAJEVO - JP RADIO PRNJAVOR Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-20 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147069 25 Ps</t>
+  </si>
+  <si>
+    <t>CONCORDIA VERSICHERUNGS GESELLSCHAFT AG - AURA OSIGURANJE  AD  BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>20.08.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147244 25 Ps</t>
+  </si>
+  <si>
+    <t>ADO TRANS D.O.O. VISOKO - WIENER OSIGURANJE VIENNA INSURANCE GROUP A.D Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-08-20 13:00:00</t>
+  </si>
+  <si>
+    <t>21.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145541 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZA RAZVOJ I ZAPOŠLJAVANJE REPUBLIKE SRPSKE AD BANJA LUKA KOJIM UPRAVLJA INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE AD BANJA LUKA - GARANTNI FOND REPUBLIKE SRPSKE A.D. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-21 09:00:00</t>
   </si>
   <si>
     <t>57 0 Mals 147064 25 Mals</t>
   </si>
   <si>
-    <t>VERA ŠARIĆ</t>
-[...1 lines deleted...]
-  <si>
     <t>DRVOREZ DOO BANJA LUKA - GRADCOOP DOO BANJALUKA Mals-PS2-Isplata potraživanja</t>
   </si>
   <si>
-    <t>13.07.2026 11:00</t>
-[...11 lines deleted...]
-    <t>2026-07-13 11:00:00</t>
+    <t>21.08.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147392 25 Ps</t>
+  </si>
+  <si>
+    <t>MAKSMARA - CO MEDPROM DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-21 11:30:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148848 26 Ps</t>
+  </si>
+  <si>
+    <t>KANTINA 224 DOO BANJALUKA - SINIŠA BOŽIĆ VL PREDUZETNIČKE DJELATNOSTI S&amp;B ELEKTROTEHNIK Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>24.08.2026 01:10</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146396 25 Ps</t>
+  </si>
+  <si>
+    <t>IEE TECHNOLOGY DOO BANJA LUKA PJ EKO TOPLANA GRADIŠKA - JZU BOLNICA GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-24 01:10:00</t>
+  </si>
+  <si>
+    <t>24.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 149264 26 Mals</t>
+  </si>
+  <si>
+    <t>TRIVUN KOZOMARA, ADVOKAT IZ TRNA - PRIMA TRADE DOO Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-24 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147330 25 Ps</t>
+  </si>
+  <si>
+    <t>TRAVEL PLAN DOO BANJALUKA - REPUBLIKA SRPSKA MINISTARSTVO UNUTRAŠNJIH POSLOVA RS Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>24.08.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147604 25 Ps</t>
+  </si>
+  <si>
+    <t>AUTOPREVOZ GS D.O.O. BANJA LUKA - OSIGURANJE  GARANT D.D.  BRČKO Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-08-24 11:00:00</t>
+  </si>
+  <si>
+    <t>24.08.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148136 25 Mals</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA  R S  BANJA LUKA - "EUROS OSIGURANJE" A.D. BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-24 11:30:00</t>
+  </si>
+  <si>
+    <t>24.08.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148342 25 Ps</t>
+  </si>
+  <si>
+    <t>RAPIDEX DOO BANJA LUKA - "EKO TRANS" DOO  PALE Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-24 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147007 25 Ps</t>
+  </si>
+  <si>
+    <t>EOS MATRIX DOO SARAJEVO - REPUBLIKA SRPSKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>24.08.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146678 25 Ps</t>
+  </si>
+  <si>
+    <t>COMEL DOO SARAJEVO - ELEKTROPRENOS - ELEKTROPRIJENOS BIH AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-08-24 13:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 149430 26 Mals</t>
+  </si>
+  <si>
+    <t>VELIMIR KEVAC - EUROS OSIGURANJE A.D.  BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>24.08.2026 13:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146999 25 Ps</t>
+  </si>
+  <si>
+    <t>DELTA TRANSPORTNI SISTEM DTS DOO BANJA LUKA - LUX INTERNACIONAL DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-24 13:30:00</t>
+  </si>
+  <si>
+    <t>24.08.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147553 25 Ps</t>
+  </si>
+  <si>
+    <t>CROATIA OSIGURANJE D.D.MOSTAR - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-24 14:00:00</t>
+  </si>
+  <si>
+    <t>25.08.2026 08:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147308 25 Ps</t>
+  </si>
+  <si>
+    <t>EON ICT DOO BANJA LUKA - ROAMING NETWORKS DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-25 08:30:00</t>
+  </si>
+  <si>
+    <t>25.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 141669 23 Ps</t>
+  </si>
+  <si>
+    <t>TP PROMET AD PRNJAVOR - BARKA NOJ D.O.O. PRNJAVOR Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
+  </si>
+  <si>
+    <t>2026-08-25 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 149450 26 Ps</t>
+  </si>
+  <si>
+    <t>VELIMIR KEVAC - EUROS OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143556 24 Ps</t>
+  </si>
+  <si>
+    <t>TANA INVEST ANSTALT VADUZ  LIHTENŠTAJN - BUCKEPHALOS DELEWARE LLC SAD Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>57 0 Mals 135404 23 Kom</t>
+  </si>
+  <si>
+    <t>KP KOMUS AD NOVI GRAD - GLOBAL LOGISTIC DOO BANJA LUKA Kom-PS4-Komunalne i sl. usluge</t>
+  </si>
+  <si>
+    <t>25.08.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146321 25 Mals 2</t>
+  </si>
+  <si>
+    <t>COMPANYWALL DOO BANJALUKA - VOĆE CAR DOO CAZIN Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-25 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148673 26 Ps</t>
+  </si>
+  <si>
+    <t>EKONOMSKI INSTITUT DOO BANJA LUKA - INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143592 24 Ps</t>
+  </si>
+  <si>
+    <t>DUIF "EUROINVESTMENT" A.D. BANJA LUKA - BALKAN EMERGING FRONTIERS FUND KAJMANSKA OSTRVA Ps-PS11-Neosnovano obogaćenje</t>
+  </si>
+  <si>
+    <t>25.08.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147025 25 Mals</t>
+  </si>
+  <si>
+    <t>ZORAN TEŠANOVIĆ VL. SP BAJO BANJA LUKA - GRAWE OSIGURANJE DD SARAJEVO Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-08-25 11:30:00</t>
+  </si>
+  <si>
+    <t>25.08.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147100 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - OSIGURAVAJUĆE DRUŠTVO MIKROFIN OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-25 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147369 25 Ps</t>
+  </si>
+  <si>
+    <t>ASA CENTRAL OSIGURANJE DD SARAJEVO - JAVNO PREDUZEĆE PUTEVI REPUBLIKE SRPSKE D.O.O. i drugi Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147283 25 Ps</t>
+  </si>
+  <si>
+    <t>C&amp;M TRADE DOO BIJELJINA - BIP USLUGE DOO LAKTAŠI Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>25.08.2026 12:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148222 25 Mals</t>
+  </si>
+  <si>
+    <t>WEB DIGITAL STUDIO D.O.O. BIJELJINA - JELENA ĐUKA PEKEZ VL. S.P. ZTR "JELENA" MRKONJIĆ GRAD Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-25 12:30:00</t>
+  </si>
+  <si>
+    <t>25.08.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 143821 26 Ps 2</t>
+  </si>
+  <si>
+    <t>LATTONEDIL BIH DOO NOVA TOPOLA - " TRIGLAV OSIGURANJE" A.D.BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-25 13:00:00</t>
+  </si>
+  <si>
+    <t>25.08.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147936 25 Ps</t>
+  </si>
+  <si>
+    <t>SD SOLAR DOO LAKTAŠI - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-08-25 14:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148098 25 Ps</t>
+  </si>
+  <si>
+    <t>EKVATOR DOO BANJA LUKA U STEČAJU - SNJEŽANA RAČIĆ Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>26.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146465 25 Ps</t>
+  </si>
+  <si>
+    <t>KRAJINA OSIGURANJE AD BANJA LUKA - LUČIĆ ŽELJANA VL BRAVO PLUS SP ZVORNIK Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-26 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 149213 26 Ps</t>
+  </si>
+  <si>
+    <t>INSTITUT ZA GRAĐEVINARSTVO IG DOO BANJA LUKA - NISKOGRADNJA DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148792 26 Mo</t>
+  </si>
+  <si>
+    <t>PULSE DESIGN DOO BANJALUKA - VERA RADAN VL ZANATSKO TRGOVINSKE RADNJE LB RADAN  SP BILEĆA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146273 25 Ps</t>
+  </si>
+  <si>
+    <t>NETINVEST DOO BEOGRAD - PROJEKT AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148358 25 Ps</t>
+  </si>
+  <si>
+    <t>KOMUNALAC MODRIČA AD MODRIČA - DUNAV OSIGURANJE AD BANJA LUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>26.08.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147005 25 Mals</t>
+  </si>
+  <si>
+    <t>DOO "DRVOTRANS"  SREBRENIK - "NOVA DIPO" D.O.O. GORNJI PODGRADCI Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-26 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146197 25 Ps</t>
+  </si>
+  <si>
+    <t>GRAD BANJA LUKA - 1 MAJ DRVODJELSKA AD BANJA LUKA Ps-PS3-Utvrđenje i uknjižba</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148366 25 Ps</t>
+  </si>
+  <si>
+    <t>ARHITEKTONSKA KANCELARIJA DOO BANJA LUKA - ABC INVEST D.O.O. ZVORNIK Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>26.08.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146562 25 Ps</t>
+  </si>
+  <si>
+    <t>KROBATH ECON DOO BANJA LUKA - BAU COMMERCE DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-26 11:30:00</t>
+  </si>
+  <si>
+    <t>26.08.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146107 25 Ps</t>
+  </si>
+  <si>
+    <t>PAVLOVIĆ TURS DOO BANJA LUKA - PREMIUM OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147865 25 Mals</t>
+  </si>
+  <si>
+    <t>TUZLATRANSPORT  DOO  TUZLA - "GRAND ŠPED" DOO LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148345 25 Ps</t>
+  </si>
+  <si>
+    <t>AURA BH DOO BANJA LUKA - RADENKO POPOVIĆ VL. SP MINEKS ROGATICA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>26.08.2026 12:30</t>
+  </si>
+  <si>
+    <t>2026-08-26 12:30:00</t>
+  </si>
+  <si>
+    <t>26.08.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147336 25 Ps</t>
+  </si>
+  <si>
+    <t>FOND ZA PENZIJSKO I INVALIDSKO OSIGURANJE REPUBLIKE SRPSKE - OPERATER DISTRIBUTIVNOG SISTEMA ELEKTROKRAJINA AD BANJA LUKA Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-08-26 13:00:00</t>
+  </si>
+  <si>
+    <t>27.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147761 25 Mals</t>
+  </si>
+  <si>
+    <t>NEĐELJKO DVIZAC VL PG FARMA KOKA NOSILJA - ALEKSANDAR SAVIĆ VL SP LIMUN ŽUT Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-27 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148423 26 Ps</t>
+  </si>
+  <si>
+    <t>GIOTEX DOO BANJALUKA - CO MEDPROM DOO BANJALUKA Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>27.08.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145350 25 Mo</t>
+  </si>
+  <si>
+    <t>BORA DOO BANJALUKA U STEČAJU - FORMAT KAPITAL DOO BANJA LUKA Mo-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-08-27 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146853 25 Ps</t>
+  </si>
+  <si>
+    <t>DOO VIKTOR PELET LESKOVAC - ŽIVKO VUKMAN SP VL PREDUZETNIČKE RADNJE SMRČA KNEŽEVO Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>27.08.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 145753 25 Kom</t>
+  </si>
+  <si>
+    <t>VODOVOD AD BANJA LUKA - ZAJEDNICA ETAŽNIH VLASNIKA ZASTUPANA PO OVLAŠĆENOM LICU LAZIĆ SINIŠA Kom-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-27 11:30:00</t>
+  </si>
+  <si>
+    <t>27.08.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147202 25 Kom</t>
+  </si>
+  <si>
+    <t>KP VODOVOD AD PRNJAVOR - PROIZVODNJA DUŠANIĆ DOO PRNJAVOR Kom-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-27 12:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148283 25 Mals</t>
+  </si>
+  <si>
+    <t>WEB DIGITAL STUDIO D.O.O. BIJELJINA - ŽARKO MILJEVIĆ S.P. VL. PREDUZETNIČKA RADNJA ,,PALETA GOLD" LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>27.08.2026 12:15</t>
+  </si>
+  <si>
+    <t>57 0 Mals 147805 25 Mals</t>
+  </si>
+  <si>
+    <t>PRODA MONT DOO DOBOJ - EUROS OSIGURANJE AD BANJA LUKA Mals-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-08-27 12:15:00</t>
+  </si>
+  <si>
+    <t>27.08.2026 13:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 145676 25 Ps</t>
+  </si>
+  <si>
+    <t>JANKO IVIĆ i drugi - EKVATOR DOO BANJA LUKA U STEČAJU i drugi Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-08-27 13:00:00</t>
+  </si>
+  <si>
+    <t>27.08.2026 13:30</t>
+  </si>
+  <si>
+    <t>2026-08-27 13:30:00</t>
+  </si>
+  <si>
+    <t>27.08.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147970 25 Ps</t>
+  </si>
+  <si>
+    <t>GRAD BANJA LUKA - REPUBLIKA SRPSKA, VLADA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-08-27 14:00:00</t>
+  </si>
+  <si>
+    <t>28.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146984 25 Ps</t>
+  </si>
+  <si>
+    <t>DRINA OSIGURANJE AD MILIĆI - LOVAČKO UDRUŽENJE BORIK PRNJAVOR Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-28 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 149180 26 Ps</t>
+  </si>
+  <si>
+    <t>GEM DOO BANJA LUKA - KONT TRANS DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>28.08.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147980 26 Ps 2</t>
+  </si>
+  <si>
+    <t>H &amp; G DOO BANJA LUKA - EKVATOR DOO BANJA LUKA U STEČAJU Ps-PS9-Ostalo</t>
+  </si>
+  <si>
+    <t>2026-08-28 11:00:00</t>
   </si>
   <si>
     <t>57 0 Ps 145436 25 Ps</t>
   </si>
   <si>
     <t>UDRUŽENJE GRAĐANA AGENCIJA ZA SARADNJU EDUKACIJU I RAZVOJ BANJA LUKA - INVENT FINANC DOO BANJA LUKA Ps-PS18-Naknada štete</t>
   </si>
   <si>
-    <t>13.07.2026 11:30</t>
+    <t>28.08.2026 12:00</t>
   </si>
   <si>
     <t>57 0 Ps 072057 25 Ps 5</t>
   </si>
   <si>
-    <t>GORDANA MARIĆ</t>
-[...1 lines deleted...]
-  <si>
     <t>DRVOPRERADA ĐURIĆ DOO - JPŠ "ŠUME RS" A.D. SOKOLAC, ŠG "GRADIŠKA" GRADIŠKA Ps-P33-Isplata duga</t>
   </si>
   <si>
-    <t>2026-07-13 11:30:00</t>
-[...491 lines deleted...]
-    <t>2026-07-17 13:30:00</t>
+    <t>2026-08-28 12:00:00</t>
+  </si>
+  <si>
+    <t>31.08.2026 09:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148791 26 Ps</t>
+  </si>
+  <si>
+    <t>EUROSAN D.O.O BANJA LUKA - AERODROMI REPUBLIKE SRPSKE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-31 09:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 148707 26 Ps</t>
+  </si>
+  <si>
+    <t>ALEKSANDAR ROSIĆ - BANKA SRPSKE AD BANJA LUKA U STEČAJU Ps-PS20-Utvrđenje</t>
+  </si>
+  <si>
+    <t>57 0 Ps 009412 26 Ps 3</t>
+  </si>
+  <si>
+    <t>ELEKTROKRAJINA B. LUKA RJ ELEKTRODISTRIBUCIJA SRBAC - TRGOVINA VL. NOVAKOVIĆ VITOMIR G. LEPENICA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148249 25 Mals</t>
+  </si>
+  <si>
+    <t>SANA KOP DOO RIBNIK - DM JELIĆ DRVO DOO RIBNIK Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>31.08.2026 11:00</t>
+  </si>
+  <si>
+    <t>57 0 St 149017 26 St</t>
+  </si>
+  <si>
+    <t>MILENKO PAVLOVIĆ - BERS DOO GRADIŠKA St-PS13-Stečajni postupak</t>
+  </si>
+  <si>
+    <t>2026-08-31 11:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Mals 148087 25 Mals</t>
+  </si>
+  <si>
+    <t>TRIGLAV OSIGURANJE AD BANJA LUKA - DUNAV OSIGURANJE AD BANJ LUKA Mals-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>57 0 Ps 146748 25 Ps</t>
+  </si>
+  <si>
+    <t>MRM GROUP DOO ZVORNIK - TESLOGI DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>31.08.2026 11:30</t>
+  </si>
+  <si>
+    <t>57 0 Mals 146493 25 Kom</t>
+  </si>
+  <si>
+    <t>KP PARK AD PRNJAVOR - "PROMET"A.D. PRNJAVOR Kom-KOM NP-Komunalne i slične usluge - Izvršenje na novcanom potrazivanju</t>
+  </si>
+  <si>
+    <t>2026-08-31 11:30:00</t>
+  </si>
+  <si>
+    <t>31.08.2026 12:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147657 25 Ps</t>
+  </si>
+  <si>
+    <t>MAVAS DOO MRKONJIĆ GRAD - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+  </si>
+  <si>
+    <t>2026-08-31 12:00:00</t>
+  </si>
+  <si>
+    <t>31.08.2026 14:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 144159 26 Ps 2</t>
+  </si>
+  <si>
+    <t>PAVLOVIĆ TURS DOO BANJA LUKA - ADRIATIK OSIGURANJE DD SARAJEVO Ps-PS18-Naknada štete</t>
+  </si>
+  <si>
+    <t>2026-08-31 14:00:00</t>
+  </si>
+  <si>
+    <t>57 0 Ps 147968 25 Ps</t>
+  </si>
+  <si>
+    <t>TOPOLINO COMPANY DOO BANJALUKA - TEMPO GRADNJA D.O.O. BANJA LUKA Ps-PS9-Ostalo</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="18" x14ac:knownFonts="1">
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="18"/>
       <color theme="3"/>
       <name val="Calibri Light"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="major"/>
     </font>
     <font>
       <b/>
       <sz val="15"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="13"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="3"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF006100"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF9C0006"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="12"/>
+      <color rgb="FF9C6500"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F76"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF3F3F3F"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFA7D00"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FFFF0000"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <i/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color rgb="FF7F7F7F"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="11"/>
+      <sz val="12"/>
       <color theme="0"/>
-      <name val="Calibri"/>
+      <name val="Times New Roman"/>
       <family val="2"/>
       <charset val="238"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="33">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
@@ -1047,71 +1776,71 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="5" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="6" borderId="5" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="6" borderId="4" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="7" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="8" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="24" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="26" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="27" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="28" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="29" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="30" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="31" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="1" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="32" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
   </cellXfs>
   <cellStyles count="42">
     <cellStyle name="20% - Accent1" xfId="19" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Accent2" xfId="23" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Accent3" xfId="27" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Accent4" xfId="31" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Accent5" xfId="35" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Accent6" xfId="39" builtinId="50" customBuiltin="1"/>
     <cellStyle name="40% - Accent1" xfId="20" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Accent2" xfId="24" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Accent3" xfId="28" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Accent4" xfId="32" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Accent5" xfId="36" builtinId="47" customBuiltin="1"/>
     <cellStyle name="40% - Accent6" xfId="40" builtinId="51" customBuiltin="1"/>
     <cellStyle name="60% - Accent1" xfId="21" builtinId="32" customBuiltin="1"/>
     <cellStyle name="60% - Accent2" xfId="25" builtinId="36" customBuiltin="1"/>
     <cellStyle name="60% - Accent3" xfId="29" builtinId="40" customBuiltin="1"/>
     <cellStyle name="60% - Accent4" xfId="33" builtinId="44" customBuiltin="1"/>
     <cellStyle name="60% - Accent5" xfId="37" builtinId="48" customBuiltin="1"/>
     <cellStyle name="60% - Accent6" xfId="41" builtinId="52" customBuiltin="1"/>
     <cellStyle name="Accent1" xfId="18" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Accent2" xfId="22" builtinId="33" customBuiltin="1"/>
@@ -1150,178 +1879,144 @@
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -1430,1182 +2125,2610 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:E65"/>
+  <dimension ref="A1:E149"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="28.5703125" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="18.375" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="25" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="116.625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="25" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>0</v>
       </c>
       <c r="B2" t="s">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="C2" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D2" t="s">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>0</v>
       </c>
       <c r="B3" t="s">
         <v>5</v>
       </c>
       <c r="C3" t="s">
         <v>6</v>
       </c>
       <c r="D3" t="s">
         <v>7</v>
       </c>
       <c r="E3" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C5" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B6" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="C6" t="s">
+        <v>2</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
+        <v>2</v>
+      </c>
+      <c r="D7" t="s">
+        <v>19</v>
+      </c>
+      <c r="E7" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" t="s">
+        <v>21</v>
+      </c>
+      <c r="C8" t="s">
         <v>15</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>22</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>24</v>
+      </c>
+      <c r="B9" t="s">
+        <v>25</v>
+      </c>
+      <c r="C9" t="s">
         <v>15</v>
       </c>
-      <c r="B9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="C10" t="s">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="B11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B12" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="B13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="C13" t="s">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>30</v>
+        <v>40</v>
       </c>
       <c r="B14" t="s">
-        <v>36</v>
+        <v>41</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B15" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="B16" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B17" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" t="s">
         <v>48</v>
       </c>
-      <c r="C17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E17" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>47</v>
+        <v>55</v>
       </c>
       <c r="B18" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C18" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D18" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="C19" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D19" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="E19" t="s">
-        <v>51</v>
+        <v>62</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="B20" t="s">
-        <v>52</v>
+        <v>64</v>
       </c>
       <c r="C20" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D20" t="s">
-        <v>53</v>
+        <v>65</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="B21" t="s">
-        <v>55</v>
+        <v>68</v>
       </c>
       <c r="C21" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>69</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="B22" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D22" t="s">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="E22" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>54</v>
+        <v>67</v>
       </c>
       <c r="B23" t="s">
-        <v>60</v>
+        <v>71</v>
       </c>
       <c r="C23" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D23" t="s">
-        <v>61</v>
+        <v>72</v>
       </c>
       <c r="E23" t="s">
-        <v>57</v>
+        <v>70</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>62</v>
+        <v>73</v>
       </c>
       <c r="B24" t="s">
-        <v>63</v>
+        <v>74</v>
       </c>
       <c r="C24" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="D24" t="s">
-        <v>64</v>
+        <v>76</v>
       </c>
       <c r="E24" t="s">
-        <v>65</v>
+        <v>77</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>62</v>
+        <v>78</v>
       </c>
       <c r="B25" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="C25" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="D25" t="s">
-        <v>68</v>
+        <v>80</v>
       </c>
       <c r="E25" t="s">
-        <v>65</v>
+        <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>69</v>
+        <v>78</v>
       </c>
       <c r="B26" t="s">
-        <v>70</v>
+        <v>79</v>
       </c>
       <c r="C26" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D26" t="s">
-        <v>71</v>
+        <v>80</v>
       </c>
       <c r="E26" t="s">
-        <v>72</v>
+        <v>81</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>69</v>
+        <v>82</v>
       </c>
       <c r="B27" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="C27" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D27" t="s">
-        <v>74</v>
+        <v>84</v>
       </c>
       <c r="E27" t="s">
-        <v>72</v>
+        <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="B28" t="s">
-        <v>75</v>
+        <v>87</v>
       </c>
       <c r="C28" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>76</v>
+        <v>88</v>
       </c>
       <c r="E28" t="s">
-        <v>72</v>
+        <v>89</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>77</v>
+        <v>90</v>
       </c>
       <c r="B29" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="C29" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D29" t="s">
-        <v>59</v>
+        <v>92</v>
       </c>
       <c r="E29" t="s">
-        <v>78</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>90</v>
       </c>
       <c r="B30" t="s">
-        <v>80</v>
+        <v>94</v>
       </c>
       <c r="C30" t="s">
-        <v>17</v>
+        <v>48</v>
       </c>
       <c r="D30" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="E30" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>79</v>
+        <v>96</v>
       </c>
       <c r="B31" t="s">
-        <v>83</v>
+        <v>97</v>
       </c>
       <c r="C31" t="s">
-        <v>2</v>
+        <v>48</v>
       </c>
       <c r="D31" t="s">
-        <v>84</v>
+        <v>98</v>
       </c>
       <c r="E31" t="s">
-        <v>82</v>
+        <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>79</v>
+        <v>100</v>
       </c>
       <c r="B32" t="s">
-        <v>85</v>
+        <v>101</v>
       </c>
       <c r="C32" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D32" t="s">
-        <v>86</v>
+        <v>102</v>
       </c>
       <c r="E32" t="s">
-        <v>82</v>
+        <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="B33" t="s">
-        <v>85</v>
+        <v>105</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D33" t="s">
-        <v>86</v>
+        <v>106</v>
       </c>
       <c r="E33" t="s">
-        <v>82</v>
+        <v>107</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="B34" t="s">
-        <v>87</v>
+        <v>108</v>
       </c>
       <c r="C34" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="E34" t="s">
-        <v>82</v>
+        <v>107</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="B35" t="s">
-        <v>90</v>
+        <v>111</v>
       </c>
       <c r="C35" t="s">
-        <v>44</v>
+        <v>112</v>
       </c>
       <c r="D35" t="s">
-        <v>91</v>
+        <v>113</v>
       </c>
       <c r="E35" t="s">
-        <v>92</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>89</v>
+        <v>110</v>
       </c>
       <c r="B36" t="s">
-        <v>48</v>
+        <v>115</v>
       </c>
       <c r="C36" t="s">
-        <v>49</v>
+        <v>10</v>
       </c>
       <c r="D36" t="s">
-        <v>50</v>
+        <v>116</v>
       </c>
       <c r="E36" t="s">
-        <v>92</v>
+        <v>114</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>93</v>
+        <v>117</v>
       </c>
       <c r="B37" t="s">
-        <v>94</v>
+        <v>118</v>
       </c>
       <c r="C37" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="D37" t="s">
-        <v>95</v>
+        <v>119</v>
       </c>
       <c r="E37" t="s">
-        <v>96</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>97</v>
+        <v>117</v>
       </c>
       <c r="B38" t="s">
-        <v>98</v>
+        <v>118</v>
       </c>
       <c r="C38" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="D38" t="s">
-        <v>99</v>
+        <v>119</v>
       </c>
       <c r="E38" t="s">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>97</v>
+        <v>121</v>
       </c>
       <c r="B39" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="C39" t="s">
-        <v>67</v>
+        <v>15</v>
       </c>
       <c r="D39" t="s">
-        <v>102</v>
+        <v>123</v>
       </c>
       <c r="E39" t="s">
-        <v>100</v>
+        <v>124</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="B40" t="s">
-        <v>103</v>
+        <v>126</v>
       </c>
       <c r="C40" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="D40" t="s">
-        <v>104</v>
+        <v>127</v>
       </c>
       <c r="E40" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>97</v>
+        <v>125</v>
       </c>
       <c r="B41" t="s">
-        <v>105</v>
+        <v>129</v>
       </c>
       <c r="C41" t="s">
-        <v>6</v>
+        <v>112</v>
       </c>
       <c r="D41" t="s">
-        <v>106</v>
+        <v>130</v>
       </c>
       <c r="E41" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>97</v>
+        <v>131</v>
       </c>
       <c r="B42" t="s">
-        <v>107</v>
+        <v>132</v>
       </c>
       <c r="C42" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="D42" t="s">
-        <v>109</v>
+        <v>133</v>
       </c>
       <c r="E42" t="s">
-        <v>100</v>
+        <v>134</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>110</v>
+        <v>135</v>
       </c>
       <c r="B43" t="s">
-        <v>111</v>
+        <v>136</v>
       </c>
       <c r="C43" t="s">
-        <v>10</v>
+        <v>137</v>
       </c>
       <c r="D43" t="s">
-        <v>112</v>
+        <v>138</v>
       </c>
       <c r="E43" t="s">
-        <v>113</v>
+        <v>139</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>110</v>
+        <v>135</v>
       </c>
       <c r="B44" t="s">
-        <v>114</v>
+        <v>140</v>
       </c>
       <c r="C44" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="D44" t="s">
-        <v>115</v>
+        <v>141</v>
       </c>
       <c r="E44" t="s">
-        <v>113</v>
+        <v>139</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>116</v>
+        <v>135</v>
       </c>
       <c r="B45" t="s">
-        <v>117</v>
+        <v>142</v>
       </c>
       <c r="C45" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D45" t="s">
-        <v>118</v>
+        <v>143</v>
       </c>
       <c r="E45" t="s">
-        <v>119</v>
+        <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>120</v>
+        <v>144</v>
       </c>
       <c r="B46" t="s">
-        <v>121</v>
+        <v>145</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="D46" t="s">
-        <v>122</v>
+        <v>146</v>
       </c>
       <c r="E46" t="s">
-        <v>123</v>
+        <v>147</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="B47" t="s">
-        <v>125</v>
+        <v>149</v>
       </c>
       <c r="C47" t="s">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D47" t="s">
-        <v>126</v>
+        <v>150</v>
       </c>
       <c r="E47" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="B48" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="C48" t="s">
-        <v>6</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
-        <v>129</v>
+        <v>153</v>
       </c>
       <c r="E48" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>124</v>
+        <v>148</v>
       </c>
       <c r="B49" t="s">
-        <v>128</v>
+        <v>152</v>
       </c>
       <c r="C49" t="s">
-        <v>6</v>
+        <v>137</v>
       </c>
       <c r="D49" t="s">
-        <v>129</v>
+        <v>153</v>
       </c>
       <c r="E49" t="s">
-        <v>127</v>
+        <v>151</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>130</v>
+        <v>154</v>
       </c>
       <c r="B50" t="s">
-        <v>131</v>
+        <v>155</v>
       </c>
       <c r="C50" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="D50" t="s">
-        <v>132</v>
+        <v>156</v>
       </c>
       <c r="E50" t="s">
-        <v>133</v>
+        <v>157</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>130</v>
+        <v>158</v>
       </c>
       <c r="B51" t="s">
-        <v>134</v>
+        <v>159</v>
       </c>
       <c r="C51" t="s">
-        <v>49</v>
+        <v>15</v>
       </c>
       <c r="D51" t="s">
-        <v>135</v>
+        <v>160</v>
       </c>
       <c r="E51" t="s">
-        <v>133</v>
+        <v>161</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>130</v>
+        <v>162</v>
       </c>
       <c r="B52" t="s">
-        <v>136</v>
+        <v>163</v>
       </c>
       <c r="C52" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="D52" t="s">
-        <v>137</v>
+        <v>164</v>
       </c>
       <c r="E52" t="s">
-        <v>133</v>
+        <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>138</v>
+        <v>166</v>
       </c>
       <c r="B53" t="s">
-        <v>139</v>
+        <v>167</v>
       </c>
       <c r="C53" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D53" t="s">
-        <v>140</v>
+        <v>168</v>
       </c>
       <c r="E53" t="s">
-        <v>141</v>
+        <v>169</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>142</v>
+        <v>166</v>
       </c>
       <c r="B54" t="s">
-        <v>143</v>
+        <v>170</v>
       </c>
       <c r="C54" t="s">
-        <v>2</v>
+        <v>112</v>
       </c>
       <c r="D54" t="s">
-        <v>144</v>
+        <v>171</v>
       </c>
       <c r="E54" t="s">
-        <v>145</v>
+        <v>169</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>146</v>
+        <v>166</v>
       </c>
       <c r="B55" t="s">
-        <v>147</v>
+        <v>170</v>
       </c>
       <c r="C55" t="s">
-        <v>2</v>
+        <v>112</v>
       </c>
       <c r="D55" t="s">
-        <v>148</v>
+        <v>171</v>
       </c>
       <c r="E55" t="s">
-        <v>149</v>
+        <v>169</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="B56" t="s">
-        <v>151</v>
+        <v>172</v>
       </c>
       <c r="C56" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D56" t="s">
-        <v>152</v>
+        <v>173</v>
       </c>
       <c r="E56" t="s">
-        <v>153</v>
+        <v>169</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="B57" t="s">
-        <v>155</v>
+        <v>175</v>
       </c>
       <c r="C57" t="s">
-        <v>17</v>
+        <v>75</v>
       </c>
       <c r="D57" t="s">
-        <v>156</v>
+        <v>176</v>
       </c>
       <c r="E57" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="B58" t="s">
-        <v>158</v>
+        <v>178</v>
       </c>
       <c r="C58" t="s">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D58" t="s">
-        <v>159</v>
+        <v>179</v>
       </c>
       <c r="E58" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="B59" t="s">
-        <v>160</v>
+        <v>180</v>
       </c>
       <c r="C59" t="s">
-        <v>44</v>
+        <v>181</v>
       </c>
       <c r="D59" t="s">
-        <v>161</v>
+        <v>182</v>
       </c>
       <c r="E59" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>154</v>
+        <v>174</v>
       </c>
       <c r="B60" t="s">
-        <v>162</v>
+        <v>180</v>
       </c>
       <c r="C60" t="s">
-        <v>49</v>
+        <v>181</v>
       </c>
       <c r="D60" t="s">
-        <v>163</v>
+        <v>182</v>
       </c>
       <c r="E60" t="s">
-        <v>157</v>
+        <v>177</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>164</v>
+        <v>183</v>
       </c>
       <c r="B61" t="s">
-        <v>165</v>
+        <v>118</v>
       </c>
       <c r="C61" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="D61" t="s">
-        <v>166</v>
+        <v>119</v>
       </c>
       <c r="E61" t="s">
-        <v>167</v>
+        <v>184</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>168</v>
+        <v>183</v>
       </c>
       <c r="B62" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="C62" t="s">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D62" t="s">
-        <v>170</v>
+        <v>186</v>
       </c>
       <c r="E62" t="s">
-        <v>171</v>
+        <v>184</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>172</v>
+        <v>187</v>
       </c>
       <c r="B63" t="s">
-        <v>173</v>
+        <v>188</v>
       </c>
       <c r="C63" t="s">
-        <v>2</v>
+        <v>15</v>
       </c>
       <c r="D63" t="s">
-        <v>174</v>
+        <v>189</v>
       </c>
       <c r="E63" t="s">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="B64" t="s">
-        <v>177</v>
+        <v>191</v>
       </c>
       <c r="C64" t="s">
-        <v>44</v>
+        <v>2</v>
       </c>
       <c r="D64" t="s">
-        <v>178</v>
+        <v>192</v>
       </c>
       <c r="E64" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="B65" t="s">
-        <v>181</v>
+        <v>193</v>
       </c>
       <c r="C65" t="s">
+        <v>10</v>
+      </c>
+      <c r="D65" t="s">
+        <v>194</v>
+      </c>
+      <c r="E65" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>195</v>
+      </c>
+      <c r="B66" t="s">
+        <v>196</v>
+      </c>
+      <c r="C66" t="s">
         <v>2</v>
       </c>
-      <c r="D65" t="s">
-[...3 lines deleted...]
-        <v>183</v>
+      <c r="D66" t="s">
+        <v>197</v>
+      </c>
+      <c r="E66" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>199</v>
+      </c>
+      <c r="B67" t="s">
+        <v>200</v>
+      </c>
+      <c r="C67" t="s">
+        <v>75</v>
+      </c>
+      <c r="D67" t="s">
+        <v>201</v>
+      </c>
+      <c r="E67" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>203</v>
+      </c>
+      <c r="B68" t="s">
+        <v>204</v>
+      </c>
+      <c r="C68" t="s">
+        <v>15</v>
+      </c>
+      <c r="D68" t="s">
+        <v>205</v>
+      </c>
+      <c r="E68" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>203</v>
+      </c>
+      <c r="B69" t="s">
+        <v>207</v>
+      </c>
+      <c r="C69" t="s">
+        <v>10</v>
+      </c>
+      <c r="D69" t="s">
+        <v>208</v>
+      </c>
+      <c r="E69" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>209</v>
+      </c>
+      <c r="B70" t="s">
+        <v>210</v>
+      </c>
+      <c r="C70" t="s">
+        <v>15</v>
+      </c>
+      <c r="D70" t="s">
+        <v>211</v>
+      </c>
+      <c r="E70" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>213</v>
+      </c>
+      <c r="B71" t="s">
+        <v>214</v>
+      </c>
+      <c r="C71" t="s">
+        <v>2</v>
+      </c>
+      <c r="D71" t="s">
+        <v>215</v>
+      </c>
+      <c r="E71" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>213</v>
+      </c>
+      <c r="B72" t="s">
+        <v>217</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
+        <v>218</v>
+      </c>
+      <c r="E72" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>219</v>
+      </c>
+      <c r="B73" t="s">
+        <v>220</v>
+      </c>
+      <c r="C73" t="s">
+        <v>75</v>
+      </c>
+      <c r="D73" t="s">
+        <v>221</v>
+      </c>
+      <c r="E73" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>219</v>
+      </c>
+      <c r="B74" t="s">
+        <v>223</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>224</v>
+      </c>
+      <c r="E74" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>225</v>
+      </c>
+      <c r="B75" t="s">
+        <v>226</v>
+      </c>
+      <c r="C75" t="s">
+        <v>137</v>
+      </c>
+      <c r="D75" t="s">
+        <v>227</v>
+      </c>
+      <c r="E75" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>229</v>
+      </c>
+      <c r="B76" t="s">
+        <v>230</v>
+      </c>
+      <c r="C76" t="s">
+        <v>15</v>
+      </c>
+      <c r="D76" t="s">
+        <v>231</v>
+      </c>
+      <c r="E76" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>229</v>
+      </c>
+      <c r="B77" t="s">
+        <v>230</v>
+      </c>
+      <c r="C77" t="s">
+        <v>15</v>
+      </c>
+      <c r="D77" t="s">
+        <v>231</v>
+      </c>
+      <c r="E77" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>229</v>
+      </c>
+      <c r="B78" t="s">
+        <v>233</v>
+      </c>
+      <c r="C78" t="s">
+        <v>2</v>
+      </c>
+      <c r="D78" t="s">
+        <v>234</v>
+      </c>
+      <c r="E78" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>235</v>
+      </c>
+      <c r="B79" t="s">
+        <v>236</v>
+      </c>
+      <c r="C79" t="s">
+        <v>2</v>
+      </c>
+      <c r="D79" t="s">
+        <v>237</v>
+      </c>
+      <c r="E79" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>239</v>
+      </c>
+      <c r="B80" t="s">
+        <v>240</v>
+      </c>
+      <c r="C80" t="s">
+        <v>75</v>
+      </c>
+      <c r="D80" t="s">
+        <v>241</v>
+      </c>
+      <c r="E80" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>243</v>
+      </c>
+      <c r="B81" t="s">
+        <v>244</v>
+      </c>
+      <c r="C81" t="s">
+        <v>15</v>
+      </c>
+      <c r="D81" t="s">
+        <v>245</v>
+      </c>
+      <c r="E81" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>243</v>
+      </c>
+      <c r="B82" t="s">
+        <v>244</v>
+      </c>
+      <c r="C82" t="s">
+        <v>15</v>
+      </c>
+      <c r="D82" t="s">
+        <v>245</v>
+      </c>
+      <c r="E82" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>243</v>
+      </c>
+      <c r="B83" t="s">
+        <v>247</v>
+      </c>
+      <c r="C83" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" t="s">
+        <v>248</v>
+      </c>
+      <c r="E83" t="s">
+        <v>246</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>249</v>
+      </c>
+      <c r="B84" t="s">
+        <v>250</v>
+      </c>
+      <c r="C84" t="s">
+        <v>75</v>
+      </c>
+      <c r="D84" t="s">
+        <v>251</v>
+      </c>
+      <c r="E84" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>249</v>
+      </c>
+      <c r="B85" t="s">
+        <v>253</v>
+      </c>
+      <c r="C85" t="s">
+        <v>2</v>
+      </c>
+      <c r="D85" t="s">
+        <v>254</v>
+      </c>
+      <c r="E85" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>255</v>
+      </c>
+      <c r="B86" t="s">
+        <v>256</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>257</v>
+      </c>
+      <c r="E86" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>259</v>
+      </c>
+      <c r="B87" t="s">
+        <v>260</v>
+      </c>
+      <c r="C87" t="s">
+        <v>15</v>
+      </c>
+      <c r="D87" t="s">
+        <v>261</v>
+      </c>
+      <c r="E87" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>263</v>
+      </c>
+      <c r="B88" t="s">
+        <v>264</v>
+      </c>
+      <c r="C88" t="s">
+        <v>137</v>
+      </c>
+      <c r="D88" t="s">
+        <v>265</v>
+      </c>
+      <c r="E88" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>267</v>
+      </c>
+      <c r="B89" t="s">
+        <v>268</v>
+      </c>
+      <c r="C89" t="s">
+        <v>75</v>
+      </c>
+      <c r="D89" t="s">
+        <v>269</v>
+      </c>
+      <c r="E89" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>267</v>
+      </c>
+      <c r="B90" t="s">
+        <v>271</v>
+      </c>
+      <c r="C90" t="s">
+        <v>15</v>
+      </c>
+      <c r="D90" t="s">
+        <v>272</v>
+      </c>
+      <c r="E90" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>267</v>
+      </c>
+      <c r="B91" t="s">
+        <v>273</v>
+      </c>
+      <c r="C91" t="s">
+        <v>2</v>
+      </c>
+      <c r="D91" t="s">
+        <v>274</v>
+      </c>
+      <c r="E91" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>267</v>
+      </c>
+      <c r="B92" t="s">
+        <v>275</v>
+      </c>
+      <c r="C92" t="s">
+        <v>112</v>
+      </c>
+      <c r="D92" t="s">
+        <v>276</v>
+      </c>
+      <c r="E92" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>277</v>
+      </c>
+      <c r="B93" t="s">
+        <v>278</v>
+      </c>
+      <c r="C93" t="s">
+        <v>137</v>
+      </c>
+      <c r="D93" t="s">
+        <v>279</v>
+      </c>
+      <c r="E93" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>277</v>
+      </c>
+      <c r="B94" t="s">
+        <v>281</v>
+      </c>
+      <c r="C94" t="s">
+        <v>137</v>
+      </c>
+      <c r="D94" t="s">
+        <v>282</v>
+      </c>
+      <c r="E94" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>277</v>
+      </c>
+      <c r="B95" t="s">
+        <v>283</v>
+      </c>
+      <c r="C95" t="s">
+        <v>10</v>
+      </c>
+      <c r="D95" t="s">
+        <v>284</v>
+      </c>
+      <c r="E95" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>285</v>
+      </c>
+      <c r="B96" t="s">
+        <v>286</v>
+      </c>
+      <c r="C96" t="s">
+        <v>75</v>
+      </c>
+      <c r="D96" t="s">
+        <v>287</v>
+      </c>
+      <c r="E96" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>285</v>
+      </c>
+      <c r="B97" t="s">
+        <v>281</v>
+      </c>
+      <c r="C97" t="s">
+        <v>137</v>
+      </c>
+      <c r="D97" t="s">
+        <v>282</v>
+      </c>
+      <c r="E97" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>289</v>
+      </c>
+      <c r="B98" t="s">
+        <v>290</v>
+      </c>
+      <c r="C98" t="s">
+        <v>15</v>
+      </c>
+      <c r="D98" t="s">
+        <v>291</v>
+      </c>
+      <c r="E98" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>289</v>
+      </c>
+      <c r="B99" t="s">
+        <v>290</v>
+      </c>
+      <c r="C99" t="s">
+        <v>15</v>
+      </c>
+      <c r="D99" t="s">
+        <v>291</v>
+      </c>
+      <c r="E99" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>289</v>
+      </c>
+      <c r="B100" t="s">
+        <v>293</v>
+      </c>
+      <c r="C100" t="s">
+        <v>137</v>
+      </c>
+      <c r="D100" t="s">
+        <v>294</v>
+      </c>
+      <c r="E100" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>289</v>
+      </c>
+      <c r="B101" t="s">
+        <v>295</v>
+      </c>
+      <c r="C101" t="s">
+        <v>2</v>
+      </c>
+      <c r="D101" t="s">
+        <v>296</v>
+      </c>
+      <c r="E101" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>297</v>
+      </c>
+      <c r="B102" t="s">
+        <v>298</v>
+      </c>
+      <c r="C102" t="s">
+        <v>10</v>
+      </c>
+      <c r="D102" t="s">
+        <v>299</v>
+      </c>
+      <c r="E102" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>301</v>
+      </c>
+      <c r="B103" t="s">
+        <v>302</v>
+      </c>
+      <c r="C103" t="s">
+        <v>75</v>
+      </c>
+      <c r="D103" t="s">
+        <v>303</v>
+      </c>
+      <c r="E103" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>305</v>
+      </c>
+      <c r="B104" t="s">
+        <v>306</v>
+      </c>
+      <c r="C104" t="s">
+        <v>15</v>
+      </c>
+      <c r="D104" t="s">
+        <v>307</v>
+      </c>
+      <c r="E104" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>305</v>
+      </c>
+      <c r="B105" t="s">
+        <v>309</v>
+      </c>
+      <c r="C105" t="s">
+        <v>15</v>
+      </c>
+      <c r="D105" t="s">
+        <v>310</v>
+      </c>
+      <c r="E105" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>311</v>
+      </c>
+      <c r="B106" t="s">
+        <v>312</v>
+      </c>
+      <c r="C106" t="s">
+        <v>75</v>
+      </c>
+      <c r="D106" t="s">
+        <v>313</v>
+      </c>
+      <c r="E106" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>311</v>
+      </c>
+      <c r="B107" t="s">
+        <v>312</v>
+      </c>
+      <c r="C107" t="s">
+        <v>75</v>
+      </c>
+      <c r="D107" t="s">
+        <v>313</v>
+      </c>
+      <c r="E107" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>311</v>
+      </c>
+      <c r="B108" t="s">
+        <v>315</v>
+      </c>
+      <c r="C108" t="s">
+        <v>15</v>
+      </c>
+      <c r="D108" t="s">
+        <v>316</v>
+      </c>
+      <c r="E108" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>311</v>
+      </c>
+      <c r="B109" t="s">
+        <v>317</v>
+      </c>
+      <c r="C109" t="s">
+        <v>2</v>
+      </c>
+      <c r="D109" t="s">
+        <v>318</v>
+      </c>
+      <c r="E109" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>311</v>
+      </c>
+      <c r="B110" t="s">
+        <v>319</v>
+      </c>
+      <c r="C110" t="s">
+        <v>2</v>
+      </c>
+      <c r="D110" t="s">
+        <v>320</v>
+      </c>
+      <c r="E110" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>311</v>
+      </c>
+      <c r="B111" t="s">
+        <v>321</v>
+      </c>
+      <c r="C111" t="s">
+        <v>112</v>
+      </c>
+      <c r="D111" t="s">
+        <v>322</v>
+      </c>
+      <c r="E111" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>323</v>
+      </c>
+      <c r="B112" t="s">
+        <v>324</v>
+      </c>
+      <c r="C112" t="s">
+        <v>137</v>
+      </c>
+      <c r="D112" t="s">
+        <v>325</v>
+      </c>
+      <c r="E112" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>323</v>
+      </c>
+      <c r="B113" t="s">
+        <v>327</v>
+      </c>
+      <c r="C113" t="s">
+        <v>2</v>
+      </c>
+      <c r="D113" t="s">
+        <v>328</v>
+      </c>
+      <c r="E113" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>323</v>
+      </c>
+      <c r="B114" t="s">
+        <v>329</v>
+      </c>
+      <c r="C114" t="s">
+        <v>10</v>
+      </c>
+      <c r="D114" t="s">
+        <v>330</v>
+      </c>
+      <c r="E114" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="115" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>331</v>
+      </c>
+      <c r="B115" t="s">
+        <v>332</v>
+      </c>
+      <c r="C115" t="s">
+        <v>75</v>
+      </c>
+      <c r="D115" t="s">
+        <v>333</v>
+      </c>
+      <c r="E115" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="116" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>335</v>
+      </c>
+      <c r="B116" t="s">
+        <v>336</v>
+      </c>
+      <c r="C116" t="s">
+        <v>15</v>
+      </c>
+      <c r="D116" t="s">
+        <v>337</v>
+      </c>
+      <c r="E116" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="117" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>335</v>
+      </c>
+      <c r="B117" t="s">
+        <v>339</v>
+      </c>
+      <c r="C117" t="s">
+        <v>137</v>
+      </c>
+      <c r="D117" t="s">
+        <v>340</v>
+      </c>
+      <c r="E117" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="118" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>335</v>
+      </c>
+      <c r="B118" t="s">
+        <v>341</v>
+      </c>
+      <c r="C118" t="s">
+        <v>10</v>
+      </c>
+      <c r="D118" t="s">
+        <v>342</v>
+      </c>
+      <c r="E118" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="119" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>343</v>
+      </c>
+      <c r="B119" t="s">
+        <v>317</v>
+      </c>
+      <c r="C119" t="s">
+        <v>2</v>
+      </c>
+      <c r="D119" t="s">
+        <v>318</v>
+      </c>
+      <c r="E119" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="120" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>345</v>
+      </c>
+      <c r="B120" t="s">
+        <v>346</v>
+      </c>
+      <c r="C120" t="s">
+        <v>137</v>
+      </c>
+      <c r="D120" t="s">
+        <v>347</v>
+      </c>
+      <c r="E120" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="121" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>345</v>
+      </c>
+      <c r="B121" t="s">
+        <v>346</v>
+      </c>
+      <c r="C121" t="s">
+        <v>137</v>
+      </c>
+      <c r="D121" t="s">
+        <v>347</v>
+      </c>
+      <c r="E121" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="122" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>349</v>
+      </c>
+      <c r="B122" t="s">
+        <v>350</v>
+      </c>
+      <c r="C122" t="s">
+        <v>15</v>
+      </c>
+      <c r="D122" t="s">
+        <v>351</v>
+      </c>
+      <c r="E122" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="123" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>349</v>
+      </c>
+      <c r="B123" t="s">
+        <v>353</v>
+      </c>
+      <c r="C123" t="s">
+        <v>2</v>
+      </c>
+      <c r="D123" t="s">
+        <v>354</v>
+      </c>
+      <c r="E123" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="124" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>355</v>
+      </c>
+      <c r="B124" t="s">
+        <v>356</v>
+      </c>
+      <c r="C124" t="s">
+        <v>112</v>
+      </c>
+      <c r="D124" t="s">
+        <v>357</v>
+      </c>
+      <c r="E124" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="125" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>355</v>
+      </c>
+      <c r="B125" t="s">
+        <v>359</v>
+      </c>
+      <c r="C125" t="s">
+        <v>10</v>
+      </c>
+      <c r="D125" t="s">
+        <v>360</v>
+      </c>
+      <c r="E125" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="126" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>361</v>
+      </c>
+      <c r="B126" t="s">
+        <v>362</v>
+      </c>
+      <c r="C126" t="s">
+        <v>75</v>
+      </c>
+      <c r="D126" t="s">
+        <v>363</v>
+      </c>
+      <c r="E126" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="127" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>365</v>
+      </c>
+      <c r="B127" t="s">
+        <v>366</v>
+      </c>
+      <c r="C127" t="s">
+        <v>15</v>
+      </c>
+      <c r="D127" t="s">
+        <v>367</v>
+      </c>
+      <c r="E127" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="128" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>365</v>
+      </c>
+      <c r="B128" t="s">
+        <v>369</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>370</v>
+      </c>
+      <c r="E128" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="129" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>371</v>
+      </c>
+      <c r="B129" t="s">
+        <v>372</v>
+      </c>
+      <c r="C129" t="s">
+        <v>15</v>
+      </c>
+      <c r="D129" t="s">
+        <v>373</v>
+      </c>
+      <c r="E129" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="130" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>375</v>
+      </c>
+      <c r="B130" t="s">
+        <v>376</v>
+      </c>
+      <c r="C130" t="s">
+        <v>75</v>
+      </c>
+      <c r="D130" t="s">
+        <v>377</v>
+      </c>
+      <c r="E130" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="131" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>375</v>
+      </c>
+      <c r="B131" t="s">
+        <v>376</v>
+      </c>
+      <c r="C131" t="s">
+        <v>75</v>
+      </c>
+      <c r="D131" t="s">
+        <v>377</v>
+      </c>
+      <c r="E131" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="132" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>379</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>10</v>
+      </c>
+      <c r="D132" t="s">
+        <v>11</v>
+      </c>
+      <c r="E132" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="133" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>381</v>
+      </c>
+      <c r="B133" t="s">
+        <v>382</v>
+      </c>
+      <c r="C133" t="s">
+        <v>15</v>
+      </c>
+      <c r="D133" t="s">
+        <v>383</v>
+      </c>
+      <c r="E133" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="134" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>385</v>
+      </c>
+      <c r="B134" t="s">
+        <v>386</v>
+      </c>
+      <c r="C134" t="s">
+        <v>112</v>
+      </c>
+      <c r="D134" t="s">
+        <v>387</v>
+      </c>
+      <c r="E134" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="135" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>385</v>
+      </c>
+      <c r="B135" t="s">
+        <v>389</v>
+      </c>
+      <c r="C135" t="s">
+        <v>10</v>
+      </c>
+      <c r="D135" t="s">
+        <v>390</v>
+      </c>
+      <c r="E135" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="136" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>391</v>
+      </c>
+      <c r="B136" t="s">
+        <v>392</v>
+      </c>
+      <c r="C136" t="s">
+        <v>112</v>
+      </c>
+      <c r="D136" t="s">
+        <v>393</v>
+      </c>
+      <c r="E136" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="137" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>391</v>
+      </c>
+      <c r="B137" t="s">
+        <v>395</v>
+      </c>
+      <c r="C137" t="s">
+        <v>10</v>
+      </c>
+      <c r="D137" t="s">
+        <v>396</v>
+      </c>
+      <c r="E137" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="138" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>397</v>
+      </c>
+      <c r="B138" t="s">
+        <v>398</v>
+      </c>
+      <c r="C138" t="s">
+        <v>75</v>
+      </c>
+      <c r="D138" t="s">
+        <v>399</v>
+      </c>
+      <c r="E138" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>401</v>
+      </c>
+      <c r="B139" t="s">
+        <v>402</v>
+      </c>
+      <c r="C139" t="s">
+        <v>75</v>
+      </c>
+      <c r="D139" t="s">
+        <v>403</v>
+      </c>
+      <c r="E139" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>401</v>
+      </c>
+      <c r="B140" t="s">
+        <v>405</v>
+      </c>
+      <c r="C140" t="s">
+        <v>15</v>
+      </c>
+      <c r="D140" t="s">
+        <v>406</v>
+      </c>
+      <c r="E140" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>401</v>
+      </c>
+      <c r="B141" t="s">
+        <v>407</v>
+      </c>
+      <c r="C141" t="s">
+        <v>112</v>
+      </c>
+      <c r="D141" t="s">
+        <v>408</v>
+      </c>
+      <c r="E141" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>401</v>
+      </c>
+      <c r="B142" t="s">
+        <v>409</v>
+      </c>
+      <c r="C142" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" t="s">
+        <v>410</v>
+      </c>
+      <c r="E142" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>411</v>
+      </c>
+      <c r="B143" t="s">
+        <v>412</v>
+      </c>
+      <c r="C143" t="s">
+        <v>6</v>
+      </c>
+      <c r="D143" t="s">
+        <v>413</v>
+      </c>
+      <c r="E143" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>411</v>
+      </c>
+      <c r="B144" t="s">
+        <v>415</v>
+      </c>
+      <c r="C144" t="s">
+        <v>112</v>
+      </c>
+      <c r="D144" t="s">
+        <v>416</v>
+      </c>
+      <c r="E144" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>411</v>
+      </c>
+      <c r="B145" t="s">
+        <v>417</v>
+      </c>
+      <c r="C145" t="s">
+        <v>10</v>
+      </c>
+      <c r="D145" t="s">
+        <v>418</v>
+      </c>
+      <c r="E145" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>419</v>
+      </c>
+      <c r="B146" t="s">
+        <v>420</v>
+      </c>
+      <c r="C146" t="s">
+        <v>75</v>
+      </c>
+      <c r="D146" t="s">
+        <v>421</v>
+      </c>
+      <c r="E146" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>423</v>
+      </c>
+      <c r="B147" t="s">
+        <v>424</v>
+      </c>
+      <c r="C147" t="s">
+        <v>15</v>
+      </c>
+      <c r="D147" t="s">
+        <v>425</v>
+      </c>
+      <c r="E147" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>427</v>
+      </c>
+      <c r="B148" t="s">
+        <v>428</v>
+      </c>
+      <c r="C148" t="s">
+        <v>75</v>
+      </c>
+      <c r="D148" t="s">
+        <v>429</v>
+      </c>
+      <c r="E148" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>427</v>
+      </c>
+      <c r="B149" t="s">
+        <v>431</v>
+      </c>
+      <c r="C149" t="s">
+        <v>15</v>
+      </c>
+      <c r="D149" t="s">
+        <v>432</v>
+      </c>
+      <c r="E149" t="s">
+        <v>430</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Bojan Djuric</dc:creator>
+  <dc:creator>Boris Vrbovcan</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>