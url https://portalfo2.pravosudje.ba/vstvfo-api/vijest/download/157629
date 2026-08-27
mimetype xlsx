--- v5 (2026-08-06)
+++ v6 (2026-08-27)
@@ -1,4734 +1,1846 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-[...9 lines deleted...]
-  </bookViews>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Rocista" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="0"/>
 </workbook>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...2105 lines deleted...]
-</a:theme>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-[...4 lines deleted...]
-  <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
-    <col min="1" max="1" width="18.375" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="25" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="20" customWidth="1"/>
+    <col min="2" max="2" width="25" customWidth="1"/>
+    <col min="3" max="3" width="25" customWidth="1"/>
+    <col min="4" max="4" width="140" customWidth="1"/>
+    <col min="5" max="5" width="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-[...2529 lines deleted...]
-        <v>430</v>
+    <row r="1">
+      <c r="A1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Vrijeme</t>
+        </is>
+      </c>
+      <c r="B1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Predmet</t>
+        </is>
+      </c>
+      <c r="C1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Sudija</t>
+        </is>
+      </c>
+      <c r="D1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Stranke</t>
+        </is>
+      </c>
+      <c r="E1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Datum/Vrijeme (ISO)</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 01:10</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146396 25 Ps</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IEE TECHNOLOGY DOO BANJA LUKA PJ EKO TOPLANA GRADIŠKA - JZU BOLNICA GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 01:10:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 01:10</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146396 25 Ps</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IEE TECHNOLOGY DOO BANJA LUKA PJ EKO TOPLANA GRADIŠKA - JZU BOLNICA GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 01:10:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 149264 26 Mals</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TRIVUN KOZOMARA, ADVOKAT IZ TRNA - PRIMA TRADE DOO Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147330 25 Ps</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TRAVEL PLAN DOO BANJALUKA - REPUBLIKA SRPSKA MINISTARSTVO UNUTRAŠNJIH POSLOVA RS Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147604 25 Ps</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AUTOPREVOZ GS D.O.O. BANJA LUKA - OSIGURANJE  GARANT D.D.  BRČKO Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 148136 25 Mals</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA  R S  BANJA LUKA - "EUROS OSIGURANJE" A.D. BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148342 25 Ps</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">RAPIDEX DOO BANJA LUKA - "EKO TRANS" DOO  PALE Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147007 25 Ps</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EOS MATRIX DOO SARAJEVO - REPUBLIKA SRPSKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146678 25 Ps</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COMEL DOO SARAJEVO - ELEKTROPRENOS - ELEKTROPRIJENOS BIH AD BANJA LUKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 13:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 149430 26 Mals</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE A.D.  BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 13:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 13:30</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146999 25 Ps</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DELTA TRANSPORTNI SISTEM DTS DOO BANJA LUKA - LUX INTERNACIONAL DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 13:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 14:00</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147553 25 Ps</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CROATIA OSIGURANJE D.D.MOSTAR - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">24.08.2026 14:00</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147553 25 Ps</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CROATIA OSIGURANJE D.D.MOSTAR - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-24 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 08:30</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147308 25 Ps</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EON ICT DOO BANJA LUKA - ROAMING NETWORKS DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 08:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 141669 23 Ps</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TP PROMET AD PRNJAVOR - BARKA NOJ D.O.O. PRNJAVOR Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 149450 26 Ps</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 143556 24 Ps</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TANA INVEST ANSTALT VADUZ  LIHTENŠTAJN - BUCKEPHALOS DELEWARE LLC SAD Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 135404 23 Kom</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KP KOMUS AD NOVI GRAD - GLOBAL LOGISTIC DOO BANJA LUKA Kom-PS4-Komunalne i sl. usluge</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 146321 25 Mals 2</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">COMPANYWALL DOO BANJALUKA - VOĆE CAR DOO CAZIN Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148673 26 Ps</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EKONOMSKI INSTITUT DOO BANJA LUKA - INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 149830 26 Ps</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OPŠTINA KNEŽEVO - BRENTA DUKIĆ SP BOKANI Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 143592 24 Ps</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DUIF "EUROINVESTMENT" A.D. BANJA LUKA - BALKAN EMERGING FRONTIERS FUND KAJMANSKA OSTRVA Ps-PS11-Neosnovano obogaćenje</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 147025 25 Mals</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZORAN TEŠANOVIĆ VL. SP BAJO BANJA LUKA - GRAWE OSIGURANJE DD SARAJEVO Mals-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148673 26 Ps</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EKONOMSKI INSTITUT DOO BANJA LUKA - INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147100 25 Ps</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - OSIGURAVAJUĆE DRUŠTVO MIKROFIN OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147369 25 Ps</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ASA CENTRAL OSIGURANJE DD SARAJEVO - JAVNO PREDUZEĆE PUTEVI REPUBLIKE SRPSKE D.O.O. i drugi Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147283 25 Ps</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">C&amp;M TRADE DOO BIJELJINA - BIP USLUGE DOO LAKTAŠI Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 12:30</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 148222 25 Mals</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - JELENA ĐUKA PEKEZ VL. S.P. ZTR "JELENA" MRKONJIĆ GRAD Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 12:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 143821 26 Ps 2</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">LATTONEDIL BIH DOO NOVA TOPOLA - " TRIGLAV OSIGURANJE" A.D.BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 13:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 14:00</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147936 25 Ps</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SD SOLAR DOO LAKTAŠI - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 14:00</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148098 25 Ps</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EKVATOR DOO BANJA LUKA U STEČAJU - SNJEŽANA RAČIĆ Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">25.08.2026 14:00</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148098 25 Ps</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EKVATOR DOO BANJA LUKA U STEČAJU - SNJEŽANA RAČIĆ Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-25 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146465 25 Ps</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KRAJINA OSIGURANJE AD BANJA LUKA - LUČIĆ ŽELJANA VL BRAVO PLUS SP ZVORNIK Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 149213 26 Ps</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">INSTITUT ZA GRAĐEVINARSTVO IG DOO BANJA LUKA - NISKOGRADNJA DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 148792 26 Mo</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PULSE DESIGN DOO BANJALUKA - VERA RADAN VL ZANATSKO TRGOVINSKE RADNJE LB RADAN  SP BILEĆA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146273 25 Ps</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NETINVEST DOO BEOGRAD - PROJEKT AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148358 25 Ps</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KOMUNALAC MODRIČA AD MODRIČA - DUNAV OSIGURANJE AD BANJA LUKA Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 147005 25 Mals</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOO "DRVOTRANS"  SREBRENIK - "NOVA DIPO" D.O.O. GORNJI PODGRADCI Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146197 25 Ps</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GRAD BANJA LUKA - 1 MAJ DRVODJELSKA AD BANJA LUKA Ps-PS3-Utvrđenje i uknjižba</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148366 25 Ps</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ARHITEKTONSKA KANCELARIJA DOO BANJA LUKA - ABC INVEST D.O.O. ZVORNIK Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146562 25 Ps</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KROBATH ECON DOO BANJA LUKA - BAU COMMERCE DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146562 25 Ps</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KROBATH ECON DOO BANJA LUKA - BAU COMMERCE DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146107 25 Ps</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PAVLOVIĆ TURS DOO BANJA LUKA - PREMIUM OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 147865 25 Mals</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TUZLATRANSPORT  DOO  TUZLA - "GRAND ŠPED" DOO LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148345 25 Ps</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">AURA BH DOO BANJA LUKA - RADENKO POPOVIĆ VL. SP MINEKS ROGATICA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 12:30</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 148792 26 Mo</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PULSE DESIGN DOO BANJALUKA - VERA RADAN VL ZANATSKO TRGOVINSKE RADNJE LB RADAN  SP BILEĆA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 12:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">26.08.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147336 25 Ps</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FOND ZA PENZIJSKO I INVALIDSKO OSIGURANJE REPUBLIKE SRPSKE - OPERATER DISTRIBUTIVNOG SISTEMA ELEKTROKRAJINA AD BANJA LUKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-26 13:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 147761 25 Mals</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NEĐELJKO DVIZAC VL PG FARMA KOKA NOSILJA - ALEKSANDAR SAVIĆ VL SP LIMUN ŽUT Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148423 26 Ps</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GIOTEX DOO BANJALUKA - CO MEDPROM DOO BANJALUKA Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 145350 25 Mo</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BORA DOO BANJALUKA U STEČAJU - FORMAT KAPITAL DOO BANJA LUKA Mo-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146853 25 Ps</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOO VIKTOR PELET LESKOVAC - ŽIVKO VUKMAN SP VL PREDUZETNIČKE RADNJE SMRČA KNEŽEVO Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 145753 25 Kom</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VODOVOD AD BANJA LUKA - ZAJEDNICA ETAŽNIH VLASNIKA ZASTUPANA PO OVLAŠĆENOM LICU LAZIĆ SINIŠA Kom-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 145753 25 Kom</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VODOVOD AD BANJA LUKA - ZAJEDNICA ETAŽNIH VLASNIKA ZASTUPANA PO OVLAŠĆENOM LICU LAZIĆ SINIŠA Kom-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 147202 25 Kom</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KP VODOVOD AD PRNJAVOR - PROIZVODNJA DUŠANIĆ DOO PRNJAVOR Kom-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 148283 25 Mals</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - ŽARKO MILJEVIĆ S.P. VL. PREDUZETNIČKA RADNJA ,,PALETA GOLD" LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 St 149161 26 St</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">EMILIJAN GRANULIĆ - INFO CAR ŠPED DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 12:15</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 147805 25 Mals</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PRODA MONT DOO DOBOJ - EUROS OSIGURANJE AD BANJA LUKA Mals-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 12:15:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 145676 25 Ps</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JANKO IVIĆ i drugi - EKVATOR DOO BANJA LUKA U STEČAJU i drugi Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 13:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 St 148833 26 St</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">IGOR MINOVIĆ - DIGNITAS DOO St-PS13-Stečajni postupak</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 13:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 13:30</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147644 25 Ps</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZEV KRALJA ALFONSA XII 29 BANJA LUKA - ASV INŽENJERING DOO BANJALUKA Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 13:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">27.08.2026 14:00</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147970 25 Ps</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GRAD BANJA LUKA - REPUBLIKA SRPSKA, VLADA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-27 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146984 25 Ps</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DRINA OSIGURANJE AD MILIĆI - LOVAČKO UDRUŽENJE BORIK PRNJAVOR Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-28 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.08.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 149180 26 Ps</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GEM DOO BANJA LUKA - KONT TRANS DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-28 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147980 26 Ps 2</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">H &amp; G DOO BANJA LUKA - EKVATOR DOO BANJA LUKA U STEČAJU Ps-PS9-Ostalo</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-28 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.08.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 145436 25 Ps</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UDRUŽENJE GRAĐANA AGENCIJA ZA SARADNJU EDUKACIJU I RAZVOJ BANJA LUKA - INVENT FINANC DOO BANJA LUKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-28 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">28.08.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 072057 25 Ps 5</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DRVOPRERADA ĐURIĆ DOO - JPŠ "ŠUME RS" A.D. SOKOLAC, ŠG "GRADIŠKA" GRADIŠKA Ps-P33-Isplata duga</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-08-28 12:00:00</t>
+        </is>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
-
-[...34 lines deleted...]
-</file>