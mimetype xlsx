--- v6 (2026-08-27)
+++ v7 (2026-08-31)
@@ -40,1807 +40,2158 @@
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Predmet</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Sudija</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Stranke</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Datum/Vrijeme (ISO)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 01:10</t>
+          <t xml:space="preserve">31.08.2026 09:00</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146396 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148791 26 Ps</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">IEE TECHNOLOGY DOO BANJA LUKA PJ EKO TOPLANA GRADIŠKA - JZU BOLNICA GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">EUROSAN D.O.O BANJA LUKA - AERODROMI REPUBLIKE SRPSKE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 01:10:00</t>
+          <t xml:space="preserve">2026-08-31 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 01:10</t>
+          <t xml:space="preserve">31.08.2026 09:00</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146396 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148707 26 Ps</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">IEE TECHNOLOGY DOO BANJA LUKA PJ EKO TOPLANA GRADIŠKA - JZU BOLNICA GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ALEKSANDAR ROSIĆ - BANKA SRPSKE AD BANJA LUKA U STEČAJU Ps-PS20-Utvrđenje</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 01:10:00</t>
+          <t xml:space="preserve">2026-08-31 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 09:00</t>
+          <t xml:space="preserve">31.08.2026 09:00</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 149264 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 009412 26 Ps 3</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">TRIVUN KOZOMARA, ADVOKAT IZ TRNA - PRIMA TRADE DOO Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ELEKTROKRAJINA B. LUKA RJ ELEKTRODISTRIBUCIJA SRBAC - TRGOVINA VL. NOVAKOVIĆ VITOMIR G. LEPENICA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 09:00:00</t>
+          <t xml:space="preserve">2026-08-31 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 09:00</t>
+          <t xml:space="preserve">31.08.2026 09:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147330 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 009412 26 Ps 3</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">TRAVEL PLAN DOO BANJALUKA - REPUBLIKA SRPSKA MINISTARSTVO UNUTRAŠNJIH POSLOVA RS Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ELEKTROKRAJINA B. LUKA RJ ELEKTRODISTRIBUCIJA SRBAC - TRGOVINA VL. NOVAKOVIĆ VITOMIR G. LEPENICA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 09:00:00</t>
+          <t xml:space="preserve">2026-08-31 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 11:00</t>
+          <t xml:space="preserve">31.08.2026 09:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147604 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148249 25 Mals</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">AUTOPREVOZ GS D.O.O. BANJA LUKA - OSIGURANJE  GARANT D.D.  BRČKO Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">SANA KOP DOO RIBNIK - DM JELIĆ DRVO DOO RIBNIK Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 11:00:00</t>
+          <t xml:space="preserve">2026-08-31 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 11:30</t>
+          <t xml:space="preserve">31.08.2026 09:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148136 25 Mals</t>
+          <t xml:space="preserve">57 0 Mals 148249 25 Mals</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA  R S  BANJA LUKA - "EUROS OSIGURANJE" A.D. BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">SANA KOP DOO RIBNIK - DM JELIĆ DRVO DOO RIBNIK Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 11:30:00</t>
+          <t xml:space="preserve">2026-08-31 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 12:00</t>
+          <t xml:space="preserve">31.08.2026 11:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148342 25 Ps</t>
+          <t xml:space="preserve">57 0 St 149017 26 St</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">RAPIDEX DOO BANJA LUKA - "EKO TRANS" DOO  PALE Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MILENKO PAVLOVIĆ - BERS DOO GRADIŠKA St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 12:00:00</t>
+          <t xml:space="preserve">2026-08-31 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 12:00</t>
+          <t xml:space="preserve">31.08.2026 11:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147007 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148087 25 Mals</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">EOS MATRIX DOO SARAJEVO - REPUBLIKA SRPSKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">TRIGLAV OSIGURANJE AD BANJA LUKA - DUNAV OSIGURANJE AD BANJ LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 12:00:00</t>
+          <t xml:space="preserve">2026-08-31 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 13:00</t>
+          <t xml:space="preserve">31.08.2026 11:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146678 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 146748 25 Ps</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMEL DOO SARAJEVO - ELEKTROPRENOS - ELEKTROPRIJENOS BIH AD BANJA LUKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">MRM GROUP DOO ZVORNIK - TESLOGI DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 13:00:00</t>
+          <t xml:space="preserve">2026-08-31 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 13:00</t>
+          <t xml:space="preserve">31.08.2026 11:30</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 149430 26 Mals</t>
+          <t xml:space="preserve">57 0 Mals 146493 25 Kom</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE A.D.  BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">KP PARK AD PRNJAVOR - "PROMET"A.D. PRNJAVOR Kom-KOM NP-Komunalne i slične usluge - Izvršenje na novcanom potrazivanju</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 13:00:00</t>
+          <t xml:space="preserve">2026-08-31 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 13:30</t>
+          <t xml:space="preserve">31.08.2026 12:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146999 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147657 25 Ps</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">DELTA TRANSPORTNI SISTEM DTS DOO BANJA LUKA - LUX INTERNACIONAL DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MAVAS DOO MRKONJIĆ GRAD - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 13:30:00</t>
+          <t xml:space="preserve">2026-08-31 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 14:00</t>
+          <t xml:space="preserve">31.08.2026 14:00</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147553 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 144159 26 Ps 2</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">CROATIA OSIGURANJE D.D.MOSTAR - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PAVLOVIĆ TURS DOO BANJA LUKA - ADRIATIK OSIGURANJE DD SARAJEVO Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 14:00:00</t>
+          <t xml:space="preserve">2026-08-31 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.08.2026 14:00</t>
+          <t xml:space="preserve">31.08.2026 14:00</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147553 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147968 25 Ps</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">CROATIA OSIGURANJE D.D.MOSTAR - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">TOPOLINO COMPANY DOO BANJALUKA - TEMPO GRADNJA D.O.O. BANJA LUKA Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-24 14:00:00</t>
+          <t xml:space="preserve">2026-08-31 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 08:30</t>
+          <t xml:space="preserve">01.09.2026 08:45</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147308 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148424 26 Ps</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">EON ICT DOO BANJA LUKA - ROAMING NETWORKS DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PAJIĆ COO DOO BANJA LUKA - REPUBLIKA SRPSKA Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 08:30:00</t>
+          <t xml:space="preserve">2026-09-01 08:45:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 09:00</t>
+          <t xml:space="preserve">01.09.2026 09:00</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 141669 23 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148424 26 Ps</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">TP PROMET AD PRNJAVOR - BARKA NOJ D.O.O. PRNJAVOR Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
+          <t xml:space="preserve">PAJIĆ COO DOO BANJA LUKA - REPUBLIKA SRPSKA Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 09:00:00</t>
+          <t xml:space="preserve">2026-09-01 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 09:00</t>
+          <t xml:space="preserve">01.09.2026 09:00</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149450 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147919 25 Ps</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ADDIKO BANK BANJALUKA - DRAGAN ULETILOVIĆ Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 09:00:00</t>
+          <t xml:space="preserve">2026-09-01 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 09:00</t>
+          <t xml:space="preserve">01.09.2026 09:00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 143556 24 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148988 26 Ps</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">TANA INVEST ANSTALT VADUZ  LIHTENŠTAJN - BUCKEPHALOS DELEWARE LLC SAD Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">VITA PRODUCT DOO BANJA LUKA - GALIJA COMANY DOO BANJA LUKA Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 09:00:00</t>
+          <t xml:space="preserve">2026-09-01 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 09:00</t>
+          <t xml:space="preserve">01.09.2026 11:00</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 135404 23 Kom</t>
+          <t xml:space="preserve">57 0 St 147785 25 St</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">KP KOMUS AD NOVI GRAD - GLOBAL LOGISTIC DOO BANJA LUKA Kom-PS4-Komunalne i sl. usluge</t>
+          <t xml:space="preserve">ALEKSANDAR GVOZDENOVIĆ - SYNERGY GLOBAL DOO BANJA LUKA St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 09:00:00</t>
+          <t xml:space="preserve">2026-09-01 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 11:00</t>
+          <t xml:space="preserve">01.09.2026 11:00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 146321 25 Mals 2</t>
+          <t xml:space="preserve">57 0 Ps 141643 23 Ps</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">COMPANYWALL DOO BANJALUKA - VOĆE CAR DOO CAZIN Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">EKO ZONA UGARSKI BRZACI DOO KNEŽEVO - JPŠ  ŠUME REPUBLIKE SRPSKE AD SOKOLAC ŠG "ČEMERNICA" KNEŽEVO i drugi Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 11:00:00</t>
+          <t xml:space="preserve">2026-09-01 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 11:00</t>
+          <t xml:space="preserve">01.09.2026 11:00</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148673 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148077 25 Mals</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">EKONOMSKI INSTITUT DOO BANJA LUKA - INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - BRANKO MARIĆ S.P. "MARIĆ KLJUČEVI" BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 11:00:00</t>
+          <t xml:space="preserve">2026-09-01 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 11:00</t>
+          <t xml:space="preserve">01.09.2026 11:00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149830 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148077 25 Mals</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">OPŠTINA KNEŽEVO - BRENTA DUKIĆ SP BOKANI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - BRANKO MARIĆ S.P. "MARIĆ KLJUČEVI" BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 11:00:00</t>
+          <t xml:space="preserve">2026-09-01 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 11:00</t>
+          <t xml:space="preserve">01.09.2026 12:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 143592 24 Ps</t>
+          <t xml:space="preserve">57 0 Mals 146747 25 Mals</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">DUIF "EUROINVESTMENT" A.D. BANJA LUKA - BALKAN EMERGING FRONTIERS FUND KAJMANSKA OSTRVA Ps-PS11-Neosnovano obogaćenje</t>
+          <t xml:space="preserve">DARIO SANDIĆ, ADVOKAT IZ BANJALUKE - GRAD BANJA LUKA - GRADONAČELNIK Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 11:00:00</t>
+          <t xml:space="preserve">2026-09-01 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 11:30</t>
+          <t xml:space="preserve">01.09.2026 12:00</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147025 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 147864 25 Ps</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZORAN TEŠANOVIĆ VL. SP BAJO BANJA LUKA - GRAWE OSIGURANJE DD SARAJEVO Mals-PS18-Naknada štete</t>
+          <t xml:space="preserve">INDUSTRIJSKE PLANTAŽE AD BANJA LUKA - REPUBLIKA SRPSKA Ps-PS3-Utvrđenje i uknjižba</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 11:30:00</t>
+          <t xml:space="preserve">2026-09-01 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 11:30</t>
+          <t xml:space="preserve">02.09.2026 09:00</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148673 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 149123 26 Mals</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">EKONOMSKI INSTITUT DOO BANJA LUKA - INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">EUROKERAMIK DOO ČITLUK - MIROSLAV KNEŽEVIĆ VLASNIK S.Z.R. "SIN-PLAST" BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 11:30:00</t>
+          <t xml:space="preserve">2026-09-02 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 12:00</t>
+          <t xml:space="preserve">02.09.2026 09:00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147100 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 149099 26 Ps</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - OSIGURAVAJUĆE DRUŠTVO MIKROFIN OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">TRIVUN KOZOMARA - LOVAČKO UDRUŽENJE KOZARA LAKTAŠI Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 12:00:00</t>
+          <t xml:space="preserve">2026-09-02 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 12:00</t>
+          <t xml:space="preserve">02.09.2026 09:00</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147369 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148610 26 Ps</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">ASA CENTRAL OSIGURANJE DD SARAJEVO - JAVNO PREDUZEĆE PUTEVI REPUBLIKE SRPSKE D.O.O. i drugi Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">EURO EXPRESS CARS DOO BANJA LUKA - KLIMATRON MILAN JOKANOVIĆ SP GRADIŠKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 12:00:00</t>
+          <t xml:space="preserve">2026-09-02 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 12:00</t>
+          <t xml:space="preserve">02.09.2026 09:00</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147283 25 Ps</t>
+          <t xml:space="preserve">57 0 St 149206 26 St</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">C&amp;M TRADE DOO BIJELJINA - BIP USLUGE DOO LAKTAŠI Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">MIRJANA SAVINOVIĆ - KALASTORE DOO BANJALUKA St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 12:00:00</t>
+          <t xml:space="preserve">2026-09-02 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 12:30</t>
+          <t xml:space="preserve">02.09.2026 09:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148222 25 Mals</t>
+          <t xml:space="preserve">57 0 St 149206 26 St</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - JELENA ĐUKA PEKEZ VL. S.P. ZTR "JELENA" MRKONJIĆ GRAD Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MIRJANA SAVINOVIĆ - KALASTORE DOO BANJALUKA St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 12:30:00</t>
+          <t xml:space="preserve">2026-09-02 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 13:00</t>
+          <t xml:space="preserve">02.09.2026 09:15</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 143821 26 Ps 2</t>
+          <t xml:space="preserve">57 0 Ps 146985 25 Ps</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">LATTONEDIL BIH DOO NOVA TOPOLA - " TRIGLAV OSIGURANJE" A.D.BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">JAĆIMOVIĆ DOO BANJA LUKA - JU POLJOPRIVREDNA ŠKOLA BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 13:00:00</t>
+          <t xml:space="preserve">2026-09-02 09:15:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 14:00</t>
+          <t xml:space="preserve">02.09.2026 11:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147936 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147236 25 Ps</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">SD SOLAR DOO LAKTAŠI - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">TRIGLAV OSIGURANJE AD BANJA LUKA - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 14:00:00</t>
+          <t xml:space="preserve">2026-09-02 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 14:00</t>
+          <t xml:space="preserve">02.09.2026 11:00</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148098 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 144719 24 Ps</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">EKVATOR DOO BANJA LUKA U STEČAJU - SNJEŽANA RAČIĆ Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">REPUBLIKA SRPSKA VLADA MINISTARSTVO UNUTRAŠNJIH POSLOVA - UNIJAT M DOO PRIJEDOR Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 14:00:00</t>
+          <t xml:space="preserve">2026-09-02 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.08.2026 14:00</t>
+          <t xml:space="preserve">02.09.2026 11:00</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148098 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 147556 25 Mals</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">EKVATOR DOO BANJA LUKA U STEČAJU - SNJEŽANA RAČIĆ Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">CROATIAŠPED D D ZAGREB - "SATELIT" DOO ČELINAC Mals-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-25 14:00:00</t>
+          <t xml:space="preserve">2026-09-02 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 09:00</t>
+          <t xml:space="preserve">02.09.2026 11:30</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146465 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 130138 23 Ps 3</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">KRAJINA OSIGURANJE AD BANJA LUKA - LUČIĆ ŽELJANA VL BRAVO PLUS SP ZVORNIK Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">TP PROMET AD PRNJAVOR i drugi - BEL INVEST DOO i drugi Ps-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 09:00:00</t>
+          <t xml:space="preserve">2026-09-02 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 09:00</t>
+          <t xml:space="preserve">02.09.2026 12:00</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149213 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147927 25 Ps</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">INSTITUT ZA GRAĐEVINARSTVO IG DOO BANJA LUKA - NISKOGRADNJA DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">RED BRICK GRADNJA D.O.O. BANJA LUKA - RSA GAMING DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 09:00:00</t>
+          <t xml:space="preserve">2026-09-02 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 09:00</t>
+          <t xml:space="preserve">02.09.2026 12:00</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148792 26 Mo</t>
+          <t xml:space="preserve">57 0 Ps 144409 24 Ps</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">PULSE DESIGN DOO BANJALUKA - VERA RADAN VL ZANATSKO TRGOVINSKE RADNJE LB RADAN  SP BILEĆA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+          <t xml:space="preserve">K.ART DOO BANJALUKA - GIFA CONSULTING DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 09:00:00</t>
+          <t xml:space="preserve">2026-09-02 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 09:00</t>
+          <t xml:space="preserve">02.09.2026 12:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146273 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147155 25 Ps</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">NETINVEST DOO BEOGRAD - PROJEKT AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">BANKA SRPSKE AD BANJA LUKA - U STEČAJU - MILORAD DERONJIĆ i drugi Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 09:00:00</t>
+          <t xml:space="preserve">2026-09-02 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 09:00</t>
+          <t xml:space="preserve">02.09.2026 12:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148358 25 Ps</t>
+          <t xml:space="preserve">57 0 St 149012 26 St</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">KOMUNALAC MODRIČA AD MODRIČA - DUNAV OSIGURANJE AD BANJA LUKA Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">MIROSLAV RADIŠIĆ BANJA LUKA - VITAM FRUIT DOO BANJA LUKA St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 09:00:00</t>
+          <t xml:space="preserve">2026-09-02 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 11:00</t>
+          <t xml:space="preserve">02.09.2026 13:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147005 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 148428 26 Ps</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">DOO "DRVOTRANS"  SREBRENIK - "NOVA DIPO" D.O.O. GORNJI PODGRADCI Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">KRISTAL AD BANJA LUKA - EUROHERC OSIGURANJE DD SARAJEVO Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 11:00:00</t>
+          <t xml:space="preserve">2026-09-02 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 11:00</t>
+          <t xml:space="preserve">02.09.2026 13:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146197 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148226 25 Ps</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRAD BANJA LUKA - 1 MAJ DRVODJELSKA AD BANJA LUKA Ps-PS3-Utvrđenje i uknjižba</t>
+          <t xml:space="preserve">IBRA DOO TUZLA - ELPRING D.O.O. LAKTAŠI Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 11:00:00</t>
+          <t xml:space="preserve">2026-09-02 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 11:00</t>
+          <t xml:space="preserve">02.09.2026 13:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148366 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148226 25 Ps</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">ARHITEKTONSKA KANCELARIJA DOO BANJA LUKA - ABC INVEST D.O.O. ZVORNIK Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">IBRA DOO TUZLA - ELPRING D.O.O. LAKTAŠI Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 11:00:00</t>
+          <t xml:space="preserve">2026-09-02 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 11:30</t>
+          <t xml:space="preserve">02.09.2026 13:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146562 25 Ps</t>
+          <t xml:space="preserve">57 0 V 150001 26 V</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">KROBATH ECON DOO BANJA LUKA - BAU COMMERCE DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">DRUŠTVO ZA FAKTORING FAKTORIS DOO BANJA LUKA - MALETIĆ COMPANY DOO BANJALUKA V-774-Protest mjenice</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 11:30:00</t>
+          <t xml:space="preserve">2026-09-02 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 11:30</t>
+          <t xml:space="preserve">02.09.2026 13:20</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146562 25 Ps</t>
+          <t xml:space="preserve">57 0 V 150101 26 V</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">KROBATH ECON DOO BANJA LUKA - BAU COMMERCE DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PETROL BH OIL COMPANY DOO SARAJEVO - DECO PLAN DOO BANJA LUKA V-774-Protest mjenice</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 11:30:00</t>
+          <t xml:space="preserve">2026-09-02 13:20:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 12:00</t>
+          <t xml:space="preserve">02.09.2026 13:40</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146107 25 Ps</t>
+          <t xml:space="preserve">57 0 V 150103 26 V</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVLOVIĆ TURS DOO BANJA LUKA - PREMIUM OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">PETROL BH OIL COMPANY DOO SARAJEVO - PEKI TRANS PERICA KRKLJIĆ SP BANJA LUKA V-774-Protest mjenice</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 12:00:00</t>
+          <t xml:space="preserve">2026-09-02 13:40:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 12:00</t>
+          <t xml:space="preserve">02.09.2026 14:00</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147865 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 147858 25 Ps</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">TUZLATRANSPORT  DOO  TUZLA - "GRAND ŠPED" DOO LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MOBI MONTING DOO BANJA LUKA - MF BANKA AD BANJA LUKA Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 12:00:00</t>
+          <t xml:space="preserve">2026-09-02 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 12:00</t>
+          <t xml:space="preserve">03.09.2026 08:30</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148345 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 147639 25 Mals</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">AURA BH DOO BANJA LUKA - RADENKO POPOVIĆ VL. SP MINEKS ROGATICA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">METALEX DOO BANJALUKA - G INVEST DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 12:00:00</t>
+          <t xml:space="preserve">2026-09-03 08:30:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 12:30</t>
+          <t xml:space="preserve">03.09.2026 08:30</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148792 26 Mo</t>
+          <t xml:space="preserve">57 0 Ps 148436 26 Ps</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">PULSE DESIGN DOO BANJALUKA - VERA RADAN VL ZANATSKO TRGOVINSKE RADNJE LB RADAN  SP BILEĆA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+          <t xml:space="preserve">AD PROJEKT BANJA LUKA - LINK CALL DOO Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 12:30:00</t>
+          <t xml:space="preserve">2026-09-03 08:30:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">26.08.2026 13:00</t>
+          <t xml:space="preserve">03.09.2026 09:00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147336 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148902 26 Ps</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">FOND ZA PENZIJSKO I INVALIDSKO OSIGURANJE REPUBLIKE SRPSKE - OPERATER DISTRIBUTIVNOG SISTEMA ELEKTROKRAJINA AD BANJA LUKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">ZAJEDNICA ETAŽNIH VLASNIKA  UL JEVREJSKA 54 LAMELA B BANJALUKA - AGITEK DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-26 13:00:00</t>
+          <t xml:space="preserve">2026-09-03 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 09:00</t>
+          <t xml:space="preserve">03.09.2026 09:00</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147761 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 147096 25 Ps</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEĐELJKO DVIZAC VL PG FARMA KOKA NOSILJA - ALEKSANDAR SAVIĆ VL SP LIMUN ŽUT Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PROIZVODNJA DUŠANIĆ DOO PRNJAVOR - PRNJAVOR EKSPRES AD PRNJAVOR Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 09:00:00</t>
+          <t xml:space="preserve">2026-09-03 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 09:00</t>
+          <t xml:space="preserve">03.09.2026 09:00</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148423 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147775 25 Ps</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">GIOTEX DOO BANJALUKA - CO MEDPROM DOO BANJALUKA Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">MH ERS MP AD TREBINJE DIREKCIJA ZA TRŽIŠNO SNABDIJEVANJE EL. ENERGIJOM KUPACA KANCELARIJA U BANJOJ LUCI - ELIM DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 09:00:00</t>
+          <t xml:space="preserve">2026-09-03 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 11:00</t>
+          <t xml:space="preserve">03.09.2026 09:00</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 145350 25 Mo</t>
+          <t xml:space="preserve">57 0 Mals 146534 25 Kom</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">BORA DOO BANJALUKA U STEČAJU - FORMAT KAPITAL DOO BANJA LUKA Mo-PS9-Ostalo</t>
+          <t xml:space="preserve">ČISTOĆA AD BANJA LUKA - ZU CITY DENT Kom-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 11:00:00</t>
+          <t xml:space="preserve">2026-09-03 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 11:00</t>
+          <t xml:space="preserve">03.09.2026 09:00</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146853 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 145918 25 Ps</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">DOO VIKTOR PELET LESKOVAC - ŽIVKO VUKMAN SP VL PREDUZETNIČKE RADNJE SMRČA KNEŽEVO Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">MONS PRODUKT DOO GORNJI OČAUŠ TESLIĆ - ASA CENTRAL OSIGURANJE D.D. SARAJEVO Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 11:00:00</t>
+          <t xml:space="preserve">2026-09-03 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 11:30</t>
+          <t xml:space="preserve">03.09.2026 09:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 145753 25 Kom</t>
+          <t xml:space="preserve">57 0 Mals 148117 25 Mals</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">VODOVOD AD BANJA LUKA - ZAJEDNICA ETAŽNIH VLASNIKA ZASTUPANA PO OVLAŠĆENOM LICU LAZIĆ SINIŠA Kom-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">JP NIO SLUŽBENI LIST BIH - JPŠ ŠUME REPUBLIKE SRPSKE AD SOKOLAC ŠG VRBANJA KOTOR VAROŠ Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 11:30:00</t>
+          <t xml:space="preserve">2026-09-03 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 11:30</t>
+          <t xml:space="preserve">03.09.2026 11:00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 145753 25 Kom</t>
+          <t xml:space="preserve">57 0 Ps 143796 24 Ps</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t xml:space="preserve">VODOVOD AD BANJA LUKA - ZAJEDNICA ETAŽNIH VLASNIKA ZASTUPANA PO OVLAŠĆENOM LICU LAZIĆ SINIŠA Kom-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">WOLFERS DOO BEOGRAD - AURA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 11:30:00</t>
+          <t xml:space="preserve">2026-09-03 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 12:00</t>
+          <t xml:space="preserve">03.09.2026 11:00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147202 25 Kom</t>
+          <t xml:space="preserve">57 0 Ps 147790 25 Ps</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t xml:space="preserve">KP VODOVOD AD PRNJAVOR - PROIZVODNJA DUŠANIĆ DOO PRNJAVOR Kom-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">UNICREDIT BANK AD BANJA LUKA - REPUBLIKA SRPSKA i drugi Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 12:00:00</t>
+          <t xml:space="preserve">2026-09-03 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 12:00</t>
+          <t xml:space="preserve">03.09.2026 11:00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148283 25 Mals</t>
+          <t xml:space="preserve">57 0 St 147828 25 St</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - ŽARKO MILJEVIĆ S.P. VL. PREDUZETNIČKA RADNJA ,,PALETA GOLD" LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">DRAGANA ĐERIĆ - RELKO DOO BANJA LUKA St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 12:00:00</t>
+          <t xml:space="preserve">2026-09-03 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 12:00</t>
+          <t xml:space="preserve">03.09.2026 11:00</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 149161 26 St</t>
+          <t xml:space="preserve">57 0 St 147828 25 St</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIBOR VUČIĆ</t>
+          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t xml:space="preserve">EMILIJAN GRANULIĆ - INFO CAR ŠPED DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">DRAGANA ĐERIĆ - RELKO DOO BANJA LUKA St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 12:00:00</t>
+          <t xml:space="preserve">2026-09-03 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 12:15</t>
+          <t xml:space="preserve">03.09.2026 11:00</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147805 25 Mals</t>
+          <t xml:space="preserve">57 0 Mals 147323 25 Mals</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRODA MONT DOO DOBOJ - EUROS OSIGURANJE AD BANJA LUKA Mals-PS18-Naknada štete</t>
+          <t xml:space="preserve">BOČAC TURS DOO BANJALUKA - "NEŠKOVIĆ OSIGURANJE" AD BIJELJINA Mals-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 12:15:00</t>
+          <t xml:space="preserve">2026-09-03 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 13:00</t>
+          <t xml:space="preserve">03.09.2026 11:30</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 145676 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148246 25 Mals</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t xml:space="preserve">JANKO IVIĆ i drugi - EKVATOR DOO BANJA LUKA U STEČAJU i drugi Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">ALEKSANDAR ŽDRALE SP VL TAKSI SAŠA - DUNAV OSIGURANJE AD BANJ LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 13:00:00</t>
+          <t xml:space="preserve">2026-09-03 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 13:00</t>
+          <t xml:space="preserve">03.09.2026 12:00</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 148833 26 St</t>
+          <t xml:space="preserve">57 0 Ps 147927 25 Ps</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIBOR VUČIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t xml:space="preserve">IGOR MINOVIĆ - DIGNITAS DOO St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">RED BRICK GRADNJA D.O.O. BANJA LUKA - RSA GAMING DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 13:00:00</t>
+          <t xml:space="preserve">2026-09-03 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 13:30</t>
+          <t xml:space="preserve">03.09.2026 12:00</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147644 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148274 25 Ps</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZEV KRALJA ALFONSA XII 29 BANJA LUKA - ASV INŽENJERING DOO BANJALUKA Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">DOO BOČAC TURS BANJA LUKA - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 13:30:00</t>
+          <t xml:space="preserve">2026-09-03 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t xml:space="preserve">27.08.2026 14:00</t>
+          <t xml:space="preserve">03.09.2026 12:00</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147970 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 146753 25 Ps</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRAD BANJA LUKA - REPUBLIKA SRPSKA, VLADA REPUBLIKE SRPSKE Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">ASA CENTRAL OSIGURANJE D.D. SARAJEVO - LOVAČKO UDRUŽENJE ZMIJANJE Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-27 14:00:00</t>
+          <t xml:space="preserve">2026-09-03 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.08.2026 09:00</t>
+          <t xml:space="preserve">03.09.2026 12:00</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146984 25 Ps</t>
+          <t xml:space="preserve">57 0 St 147699 25 St</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t xml:space="preserve">DRINA OSIGURANJE AD MILIĆI - LOVAČKO UDRUŽENJE BORIK PRNJAVOR Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">OROUNDO MOBILE GMBH - "OROUNDO TECH" D.O.O. BANJA LUKA St-PS14-Likvidacioni postupak</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28 09:00:00</t>
+          <t xml:space="preserve">2026-09-03 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.08.2026 09:00</t>
+          <t xml:space="preserve">03.09.2026 13:00</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149180 26 Ps</t>
+          <t xml:space="preserve">57 0 St 148300 25 St</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t xml:space="preserve">GEM DOO BANJA LUKA - KONT TRANS DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">SAŠA BABIĆ - GT AUTO DOO BANJALUKA St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28 09:00:00</t>
+          <t xml:space="preserve">2026-09-03 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.08.2026 11:00</t>
+          <t xml:space="preserve">03.09.2026 13:30</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147980 26 Ps 2</t>
+          <t xml:space="preserve">57 0 St 149697 26 St</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t xml:space="preserve">H &amp; G DOO BANJA LUKA - EKVATOR DOO BANJA LUKA U STEČAJU Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">ČEDO ZRNIĆ - DI ZRNIĆ DOO RAZBOJ LIJEVČE SRBAC St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28 11:00:00</t>
+          <t xml:space="preserve">2026-09-03 13:30:00</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.08.2026 11:00</t>
+          <t xml:space="preserve">03.09.2026 14:00</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 145436 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147732 25 Ps</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t xml:space="preserve">UDRUŽENJE GRAĐANA AGENCIJA ZA SARADNJU EDUKACIJU I RAZVOJ BANJA LUKA - INVENT FINANC DOO BANJA LUKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve"> KONZUM D.O.O. SARAJEVO - DEJAN CVETANOVSKI VLASNIK 3D BOX SP BANJA LUKA i drugi Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28 11:00:00</t>
+          <t xml:space="preserve">2026-09-03 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.08.2026 12:00</t>
+          <t xml:space="preserve">03.09.2026 14:00</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 072057 25 Ps 5</t>
+          <t xml:space="preserve">57 0 Ps 148507 26 Ps</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t xml:space="preserve">DRVOPRERADA ĐURIĆ DOO - JPŠ "ŠUME RS" A.D. SOKOLAC, ŠG "GRADIŠKA" GRADIŠKA Ps-P33-Isplata duga</t>
+          <t xml:space="preserve">KV LOGISTIKA DOO - OSIGURANJE AURA AD BANJA LUKA i drugi Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-28 12:00:00</t>
+          <t xml:space="preserve">2026-09-03 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.09.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 147457 25 Mals</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZAJEDNICA ETAŽNIH VLASNIKA ULICA STEFANA NEMANJE BROJ 116 KOTOR VAROŠ - PETROVIĆ DOO KOTOR VAROŠ Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-04 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.09.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147378 26 Ps</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ČISTOĆA AD BANJA LUKA - BL DOM DOO PJ HOTEL SLAVIJA BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-04 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.09.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ip 145388 25 Ip</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ČEGAR</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NLB BANKA AD BANJA LUKA i drugi - SPORT TRADE D.O.O. BANJALUKA Ip-1395-Izvršenje radi naplate duga</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-04 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.09.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 141602 24 Ps 2</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TRIGLAV OSIGURANJE AD BANJA LUKA - GRAND TRADE DOO BANJA LUKA i drugi Ps-PS3-Utvrđenje i uknjižba</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-04 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.09.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 148137 25 Mals</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - DRUŠTVO ZA OSIGURANJE PREMIUM OSIGURANJE AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-04 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.09.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 St 147902 26 St 2</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VID NINIĆ - VID COMPANI DOO LAKTAŠI St-PS13-Stečajni postupak</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-04 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.09.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148478 26 Ps</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KONZUM TRGOVINA NA VELIKO I MALO DOO SARAJEVO - EUROM DENIS DOO BIHAĆ Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-04 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.09.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146107 25 Ps</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PAVLOVIĆ TURS DOO BANJA LUKA - PREMIUM OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-04 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.09.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 149400 26 Mo</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GIOTEX DOO BANJA LUKA - CO MEDPROM DOO BANJA LUKA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-04 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.09.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 144000 24 Ps</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">TP ORIS DOO BRČKO - BANKA POŠTANSKA ŠTEDIONICA AD BANJA LUKA Ps-PS11-Neosnovano obogaćenje</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-04 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.09.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147155 25 Ps</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">BANKA SRPSKE AD BANJA LUKA - U STEČAJU - MILORAD DERONJIĆ i drugi Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-04 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.09.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 St 148941 26 St</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OSTOJA RADIĆ - CNG ENERGY DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-04 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">04.09.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146270 25 Ps</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DIREKCIJA ZA CIVILNO VAZDUHOPLOVSTVO BOSNE I HERCEGOVINE - AERODROMI REPUBLIKE SRPSKE AD Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-09-04 13:00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>