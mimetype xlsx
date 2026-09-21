--- v7 (2026-08-31)
+++ v8 (2026-09-21)
@@ -40,2158 +40,1429 @@
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Predmet</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Sudija</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Stranke</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Datum/Vrijeme (ISO)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.08.2026 09:00</t>
+          <t xml:space="preserve">21.09.2026 09:00</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148791 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148495 26 Ps</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">EUROSAN D.O.O BANJA LUKA - AERODROMI REPUBLIKE SRPSKE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">RIVER CITY DOO BANJA LUKA - ELEKTROOBNOVA DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31 09:00:00</t>
+          <t xml:space="preserve">2026-09-21 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.08.2026 09:00</t>
+          <t xml:space="preserve">21.09.2026 09:00</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148707 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148495 26 Ps</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALEKSANDAR ROSIĆ - BANKA SRPSKE AD BANJA LUKA U STEČAJU Ps-PS20-Utvrđenje</t>
+          <t xml:space="preserve">RIVER CITY DOO BANJA LUKA - ELEKTROOBNOVA DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31 09:00:00</t>
+          <t xml:space="preserve">2026-09-21 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.08.2026 09:00</t>
+          <t xml:space="preserve">21.09.2026 09:00</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 009412 26 Ps 3</t>
+          <t xml:space="preserve">57 0 Mals 146779 25 Mals</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELEKTROKRAJINA B. LUKA RJ ELEKTRODISTRIBUCIJA SRBAC - TRGOVINA VL. NOVAKOVIĆ VITOMIR G. LEPENICA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">VLAMACO DOO BANJA LUKA - RADOVAN MALETIĆ KAO VLASNIK ZPT UR PEKARA MALETIĆ LAKTAŠI Mals-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31 09:00:00</t>
+          <t xml:space="preserve">2026-09-21 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.08.2026 09:00</t>
+          <t xml:space="preserve">21.09.2026 09:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 009412 26 Ps 3</t>
+          <t xml:space="preserve">57 0 Mals 146779 25 Mals</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">ELEKTROKRAJINA B. LUKA RJ ELEKTRODISTRIBUCIJA SRBAC - TRGOVINA VL. NOVAKOVIĆ VITOMIR G. LEPENICA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">VLAMACO DOO BANJA LUKA - RADOVAN MALETIĆ KAO VLASNIK ZPT UR PEKARA MALETIĆ LAKTAŠI Mals-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31 09:00:00</t>
+          <t xml:space="preserve">2026-09-21 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.08.2026 09:00</t>
+          <t xml:space="preserve">21.09.2026 09:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148249 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 144409 24 Ps</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANA KOP DOO RIBNIK - DM JELIĆ DRVO DOO RIBNIK Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">K.ART DOO BANJALUKA - GIFA CONSULTING DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31 09:00:00</t>
+          <t xml:space="preserve">2026-09-21 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.08.2026 09:00</t>
+          <t xml:space="preserve">21.09.2026 11:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148249 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 147937 25 Ps</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANA KOP DOO RIBNIK - DM JELIĆ DRVO DOO RIBNIK Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">BANKA SRPSKE  A.D. U STEČAJU   BANJA LUKA - SENKA ALEKSIĆ Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31 09:00:00</t>
+          <t xml:space="preserve">2026-09-21 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.08.2026 11:00</t>
+          <t xml:space="preserve">21.09.2026 11:30</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 149017 26 St</t>
+          <t xml:space="preserve">57 0 Mals 149116 26 Mals</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">MILENKO PAVLOVIĆ - BERS DOO GRADIŠKA St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">TELEKOM TELEFONSI IMENIK DOO BANJA LUKA - CENTAR ZA SOCIJALNI RAD SREBRENICA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31 11:00:00</t>
+          <t xml:space="preserve">2026-09-21 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.08.2026 11:00</t>
+          <t xml:space="preserve">21.09.2026 11:30</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148087 25 Mals</t>
+          <t xml:space="preserve">57 0 Mals 148874 26 Mals</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">TRIGLAV OSIGURANJE AD BANJA LUKA - DUNAV OSIGURANJE AD BANJ LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PENETRA DOO IMOTSKI HRVATSKA - LEOTAR INŽENJERING DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31 11:00:00</t>
+          <t xml:space="preserve">2026-09-21 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.08.2026 11:00</t>
+          <t xml:space="preserve">21.09.2026 12:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146748 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148976 26 Mals</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">MRM GROUP DOO ZVORNIK - TESLOGI DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">TELEKOM TELEFONSKI IMENIK BANJA LUKA - VODOVOD I KANALIZACIJA AD BIJELJINA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31 11:00:00</t>
+          <t xml:space="preserve">2026-09-21 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.08.2026 11:30</t>
+          <t xml:space="preserve">21.09.2026 12:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 146493 25 Kom</t>
+          <t xml:space="preserve">57 0 Ps 146963 25 Ps</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">KP PARK AD PRNJAVOR - "PROMET"A.D. PRNJAVOR Kom-KOM NP-Komunalne i slične usluge - Izvršenje na novcanom potrazivanju</t>
+          <t xml:space="preserve">PRO EX GLASS DOO LAKTAŠI - ACS STUDIO DOO BANJA LUKA i drugi Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31 11:30:00</t>
+          <t xml:space="preserve">2026-09-21 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.08.2026 12:00</t>
+          <t xml:space="preserve">21.09.2026 12:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147657 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 146833 25 Ps</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAVAS DOO MRKONJIĆ GRAD - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">VOLIMO PRIRODNO D.O.O. MOSTAR - BIOLOGICAL SHINE D.O.O. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31 12:00:00</t>
+          <t xml:space="preserve">2026-09-21 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.08.2026 14:00</t>
+          <t xml:space="preserve">21.09.2026 12:00</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 144159 26 Ps 2</t>
+          <t xml:space="preserve">57 0 St 148422 26 St</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVLOVIĆ TURS DOO BANJA LUKA - ADRIATIK OSIGURANJE DD SARAJEVO Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">SUBEKKA MAHENDIRARASA - KBRG ISKON DOO BANJA LUKA St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31 14:00:00</t>
+          <t xml:space="preserve">2026-09-21 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">31.08.2026 14:00</t>
+          <t xml:space="preserve">21.09.2026 12:30</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147968 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 149010 26 Ps</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">TOPOLINO COMPANY DOO BANJALUKA - TEMPO GRADNJA D.O.O. BANJA LUKA Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">TETELJA DOO TESLIĆ - FAGUS DOO KOTOR VAROŠ Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-08-31 14:00:00</t>
+          <t xml:space="preserve">2026-09-21 12:30:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.09.2026 08:45</t>
+          <t xml:space="preserve">21.09.2026 13:00</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148424 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148832 26 Mals</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAJIĆ COO DOO BANJA LUKA - REPUBLIKA SRPSKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">ZAJEDNICA ETAŽNIH VLASNIKA UL STEFANA NEMANJE BR.116 KOTOR VAROŠ - DOO PETROVIĆ  KOTOR VAROŠ ZA PUT Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-01 08:45:00</t>
+          <t xml:space="preserve">2026-09-21 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.09.2026 09:00</t>
+          <t xml:space="preserve">21.09.2026 13:30</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148424 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148576 26 Ps</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAJIĆ COO DOO BANJA LUKA - REPUBLIKA SRPSKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">PIRO TEHNIK DOO BRČKO DISTRIKT BIH - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-01 09:00:00</t>
+          <t xml:space="preserve">2026-09-21 13:30:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.09.2026 09:00</t>
+          <t xml:space="preserve">21.09.2026 13:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147919 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 146853 25 Ps</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">ADDIKO BANK BANJALUKA - DRAGAN ULETILOVIĆ Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">DOO VIKTOR PELET LESKOVAC - ŽIVKO VUKMAN SP VL PREDUZETNIČKE RADNJE SMRČA KNEŽEVO Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-01 09:00:00</t>
+          <t xml:space="preserve">2026-09-21 13:30:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.09.2026 09:00</t>
+          <t xml:space="preserve">22.09.2026 09:00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148988 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148514 26 Ps</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">VITA PRODUCT DOO BANJA LUKA - GALIJA COMANY DOO BANJA LUKA Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">PREVENTIVA DOO - TRIO TRADE DOO ALEKSANDROVAC Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-01 09:00:00</t>
+          <t xml:space="preserve">2026-09-22 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.09.2026 11:00</t>
+          <t xml:space="preserve">22.09.2026 09:00</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 147785 25 St</t>
+          <t xml:space="preserve">57 0 Ps 148514 26 Ps</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALEKSANDAR GVOZDENOVIĆ - SYNERGY GLOBAL DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">PREVENTIVA DOO - TRIO TRADE DOO ALEKSANDROVAC Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-01 11:00:00</t>
+          <t xml:space="preserve">2026-09-22 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.09.2026 11:00</t>
+          <t xml:space="preserve">22.09.2026 09:00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 141643 23 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148666 26 Ps</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">EKO ZONA UGARSKI BRZACI DOO KNEŽEVO - JPŠ  ŠUME REPUBLIKE SRPSKE AD SOKOLAC ŠG "ČEMERNICA" KNEŽEVO i drugi Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ABC SOLUTIONS D.O.O. BANJA LUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-01 11:00:00</t>
+          <t xml:space="preserve">2026-09-22 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.09.2026 11:00</t>
+          <t xml:space="preserve">22.09.2026 09:00</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148077 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 149880 26 Ps</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - BRANKO MARIĆ S.P. "MARIĆ KLJUČEVI" BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">M TEL AD BANJA LUKA - BIZIM GLOBAL DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-01 11:00:00</t>
+          <t xml:space="preserve">2026-09-22 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.09.2026 11:00</t>
+          <t xml:space="preserve">22.09.2026 11:00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148077 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 147929 25 Ps</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - BRANKO MARIĆ S.P. "MARIĆ KLJUČEVI" BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">RED BRICK GRADNJA D.O.O. BANJA LUKA - NOVO RS DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-01 11:00:00</t>
+          <t xml:space="preserve">2026-09-22 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.09.2026 12:00</t>
+          <t xml:space="preserve">22.09.2026 11:30</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 146747 25 Mals</t>
+          <t xml:space="preserve">57 0 Mals 148385 25 Mals</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">DARIO SANDIĆ, ADVOKAT IZ BANJALUKE - GRAD BANJA LUKA - GRADONAČELNIK Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - " DUNAV OSIGURANJE" AD BANJA LUKA i drugi Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-01 12:00:00</t>
+          <t xml:space="preserve">2026-09-22 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">01.09.2026 12:00</t>
+          <t xml:space="preserve">22.09.2026 12:00</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147864 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 145881 25 Ps</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">INDUSTRIJSKE PLANTAŽE AD BANJA LUKA - REPUBLIKA SRPSKA Ps-PS3-Utvrđenje i uknjižba</t>
+          <t xml:space="preserve">CHENCO DOO SARAJEVO, UL. JADRANSKA DO BROJA 1, SARAJEVO - MTEL, AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-01 12:00:00</t>
+          <t xml:space="preserve">2026-09-22 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 09:00</t>
+          <t xml:space="preserve">22.09.2026 12:30</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 149123 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 148854 26 Ps</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">EUROKERAMIK DOO ČITLUK - MIROSLAV KNEŽEVIĆ VLASNIK S.Z.R. "SIN-PLAST" BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">BARE COM DOO BANJA LUKA - SINIŠA BOŽIĆ VL PREDUZETNIČKE DJELATNOSTI S&amp;B ELEKTROTEHNIK Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 09:00:00</t>
+          <t xml:space="preserve">2026-09-22 12:30:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 09:00</t>
+          <t xml:space="preserve">22.09.2026 13:00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149099 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 147101 25 Mals</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">TRIVUN KOZOMARA - LOVAČKO UDRUŽENJE KOZARA LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA  R S - DUNAV OSIGURANJE AD BANJ LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 09:00:00</t>
+          <t xml:space="preserve">2026-09-22 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 09:00</t>
+          <t xml:space="preserve">22.09.2026 13:30</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148610 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 149067 26 Mals</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">EURO EXPRESS CARS DOO BANJA LUKA - KLIMATRON MILAN JOKANOVIĆ SP GRADIŠKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ZAJEDNICA ETAŽNIH VLASNIKA ULICA GUNDULIĆEVA BR 92 BANJA LUKA - GRAĐEVINSKO PREDUZEĆE KRAJINA AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 09:00:00</t>
+          <t xml:space="preserve">2026-09-22 13:30:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 09:00</t>
+          <t xml:space="preserve">23.09.2026 09:00</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 149206 26 St</t>
+          <t xml:space="preserve">57 0 Mals 148845 26 Mals</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIRJANA SAVINOVIĆ - KALASTORE DOO BANJALUKA St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">FABRIKA COFFEE DOO - VANJA GRUBAN VLASNIK KAFE BAR DAVANI VANJA GRUBAN SP BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 09:00:00</t>
+          <t xml:space="preserve">2026-09-23 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 09:00</t>
+          <t xml:space="preserve">23.09.2026 09:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 149206 26 St</t>
+          <t xml:space="preserve">57 0 Ps 149366 26 Ps</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIRJANA SAVINOVIĆ - KALASTORE DOO BANJALUKA St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">PEAK FOREST DOO GLAMOČ - REPUBLIKA SRPSKA i drugi Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 09:00:00</t>
+          <t xml:space="preserve">2026-09-23 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 09:15</t>
+          <t xml:space="preserve">23.09.2026 09:00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146985 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148755 26 Kom</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">JAĆIMOVIĆ DOO BANJA LUKA - JU POLJOPRIVREDNA ŠKOLA BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MTEL AD BANJA LUKA - JOVANA KRČMAR SP VL HAIR STUDIO ISKRA BANJA LUKA Kom-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 09:15:00</t>
+          <t xml:space="preserve">2026-09-23 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 11:00</t>
+          <t xml:space="preserve">23.09.2026 11:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147236 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 142435 25 Ps 2</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">TRIGLAV OSIGURANJE AD BANJA LUKA - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">LU KOZARA LAKTAŠI - KLIK DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 11:00:00</t>
+          <t xml:space="preserve">2026-09-23 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 11:00</t>
+          <t xml:space="preserve">23.09.2026 11:30</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 144719 24 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148880 26 Ps</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">REPUBLIKA SRPSKA VLADA MINISTARSTVO UNUTRAŠNJIH POSLOVA - UNIJAT M DOO PRIJEDOR Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">GRAD BANJA LUKA - VODOVOD AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 11:00:00</t>
+          <t xml:space="preserve">2026-09-23 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 11:00</t>
+          <t xml:space="preserve">23.09.2026 12:00</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147556 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 148946 26 Ps</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">CROATIAŠPED D D ZAGREB - "SATELIT" DOO ČELINAC Mals-PS18-Naknada štete</t>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 11:00:00</t>
+          <t xml:space="preserve">2026-09-23 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 11:30</t>
+          <t xml:space="preserve">23.09.2026 12:30</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 130138 23 Ps 3</t>
+          <t xml:space="preserve">57 0 Mals 148992 26 Mals</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">TP PROMET AD PRNJAVOR i drugi - BEL INVEST DOO i drugi Ps-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
+          <t xml:space="preserve">JU PUTEVI RS DOO BANJA LUKA - SAS SUPERP OSIGURANJE Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 11:30:00</t>
+          <t xml:space="preserve">2026-09-23 12:30:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 12:00</t>
+          <t xml:space="preserve">23.09.2026 12:30</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147927 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 149180 26 Ps</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">RED BRICK GRADNJA D.O.O. BANJA LUKA - RSA GAMING DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">GEM DOO BANJA LUKA - KONT TRANS DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 12:00:00</t>
+          <t xml:space="preserve">2026-09-23 12:30:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 12:00</t>
+          <t xml:space="preserve">23.09.2026 13:00</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 144409 24 Ps</t>
+          <t xml:space="preserve">57 0 Mals 147340 25 Mals</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">K.ART DOO BANJALUKA - GIFA CONSULTING DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ALDEMO TURS D.O.O. BANJA LUKA - " KRAJINA OSIGURANJE" A D BANJA LUKA Mals-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 12:00:00</t>
+          <t xml:space="preserve">2026-09-23 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 12:00</t>
+          <t xml:space="preserve">23.09.2026 14:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147155 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148857 26 Ps</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">BANKA SRPSKE AD BANJA LUKA - U STEČAJU - MILORAD DERONJIĆ i drugi Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">VEKTOR INTEGRA DOO SARAJEVO - DELTA MD D.O.O. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 12:00:00</t>
+          <t xml:space="preserve">2026-09-23 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 12:00</t>
+          <t xml:space="preserve">24.09.2026 09:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 149012 26 St</t>
+          <t xml:space="preserve">57 0 Ps 148547 26 Ps</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIBOR VUČIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIROSLAV RADIŠIĆ BANJA LUKA - VITAM FRUIT DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">MAKSIMOVIĆ KOMERC DOO DOBOJ - ADRIATIC OSIGURANJE   DD SARAJEVO Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 12:00:00</t>
+          <t xml:space="preserve">2026-09-24 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 13:00</t>
+          <t xml:space="preserve">24.09.2026 09:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148428 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 149510 26 Mals</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">KRISTAL AD BANJA LUKA - EUROHERC OSIGURANJE DD SARAJEVO Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">PREDUZEĆE ZA POŠTANSKI SAOBRAĆAJ REPUBLIKE SRPSKE AD BANJALUKA - F PLUS DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 13:00:00</t>
+          <t xml:space="preserve">2026-09-24 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 13:00</t>
+          <t xml:space="preserve">24.09.2026 11:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148226 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 146748 25 Ps</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">IBRA DOO TUZLA - ELPRING D.O.O. LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MRM GROUP DOO ZVORNIK - TESLOGI DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 13:00:00</t>
+          <t xml:space="preserve">2026-09-24 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 13:00</t>
+          <t xml:space="preserve">24.09.2026 11:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148226 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147835 25 Ps</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">IBRA DOO TUZLA - ELPRING D.O.O. LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - EUROS OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 13:00:00</t>
+          <t xml:space="preserve">2026-09-24 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 13:00</t>
+          <t xml:space="preserve">24.09.2026 12:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 V 150001 26 V</t>
+          <t xml:space="preserve">57 0 Ps 138779 22 Ps</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIBOR VUČIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">DRUŠTVO ZA FAKTORING FAKTORIS DOO BANJA LUKA - MALETIĆ COMPANY DOO BANJALUKA V-774-Protest mjenice</t>
+          <t xml:space="preserve">SYNERGY WEALTH MANAGEMENT S.S. ŽENEVA ŠVAJCARSKA - REPUBLIKA SRPSKA, VLADA REPUBLIKE SRPSKE Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 13:00:00</t>
+          <t xml:space="preserve">2026-09-24 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 13:20</t>
+          <t xml:space="preserve">24.09.2026 12:00</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 V 150101 26 V</t>
+          <t xml:space="preserve">57 0 Mals 149541 26 Mals</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIBOR VUČIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">PETROL BH OIL COMPANY DOO SARAJEVO - DECO PLAN DOO BANJA LUKA V-774-Protest mjenice</t>
+          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE AD Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 13:20:00</t>
+          <t xml:space="preserve">2026-09-24 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 13:40</t>
+          <t xml:space="preserve">24.09.2026 12:00</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 V 150103 26 V</t>
+          <t xml:space="preserve">57 0 St 148814 26 St</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t xml:space="preserve">VIBOR VUČIĆ</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">PETROL BH OIL COMPANY DOO SARAJEVO - PEKI TRANS PERICA KRKLJIĆ SP BANJA LUKA V-774-Protest mjenice</t>
+          <t xml:space="preserve">NEVENKA MOMIĆ - MOMIĆ DOO KOTOR VAROŠ St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 13:40:00</t>
+          <t xml:space="preserve">2026-09-24 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">02.09.2026 14:00</t>
+          <t xml:space="preserve">24.09.2026 13:00</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147858 25 Ps</t>
+          <t xml:space="preserve">57 0 V 150202 26 V</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">VIBOR VUČIĆ</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">MOBI MONTING DOO BANJA LUKA - MF BANKA AD BANJA LUKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">ATACO TRGOVINA I ZASTUPANJE DOO MOSTAR - RADOMIR NEŽIĆ VL  DELICIA V-774-Protest mjenice</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-02 14:00:00</t>
+          <t xml:space="preserve">2026-09-24 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.09.2026 08:30</t>
+          <t xml:space="preserve">24.09.2026 13:15</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147639 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 147553 25 Ps</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">METALEX DOO BANJALUKA - G INVEST DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">CROATIA OSIGURANJE D.D.MOSTAR - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-03 08:30:00</t>
+          <t xml:space="preserve">2026-09-24 13:15:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.09.2026 08:30</t>
+          <t xml:space="preserve">25.09.2026 09:00</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148436 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148486 26 Ps</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">AD PROJEKT BANJA LUKA - LINK CALL DOO Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-03 08:30:00</t>
+          <t xml:space="preserve">2026-09-25 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.09.2026 09:00</t>
+          <t xml:space="preserve">25.09.2026 11:00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148902 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 149445 26 Mals</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZAJEDNICA ETAŽNIH VLASNIKA  UL JEVREJSKA 54 LAMELA B BANJALUKA - AGITEK DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">FRAGMAT DOO ŠIROKI BRIJEG - PANTELIJA BOŽIĆ SP DEKOR BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-03 09:00:00</t>
+          <t xml:space="preserve">2026-09-25 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.09.2026 09:00</t>
+          <t xml:space="preserve">25.09.2026 12:00</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147096 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 149647 26 Ps</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">PROIZVODNJA DUŠANIĆ DOO PRNJAVOR - PRNJAVOR EKSPRES AD PRNJAVOR Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">DUNAV OSIGURANJE AD BANJA LUKA - ELPRING D.O.O. LAKTAŠI Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-03 09:00:00</t>
+          <t xml:space="preserve">2026-09-25 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.09.2026 09:00</t>
+          <t xml:space="preserve">25.09.2026 12:40</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147775 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 149301 26 Ps</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">MH ERS MP AD TREBINJE DIREKCIJA ZA TRŽIŠNO SNABDIJEVANJE EL. ENERGIJOM KUPACA KANCELARIJA U BANJOJ LUCI - ELIM DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-03 09:00:00</t>
+          <t xml:space="preserve">2026-09-25 12:40:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.09.2026 09:00</t>
+          <t xml:space="preserve">25.09.2026 13:00</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 146534 25 Kom</t>
+          <t xml:space="preserve">57 0 Ps 147343 25 Ps</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">ČISTOĆA AD BANJA LUKA - ZU CITY DENT Kom-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ORGANIZACIJA SPORTSKIH RIBOLOVACA BANJA LUKA - GRAD BANJA LUKA Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-03 09:00:00</t>
+          <t xml:space="preserve">2026-09-25 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.09.2026 09:00</t>
+          <t xml:space="preserve">25.09.2026 13:00</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 145918 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147343 25 Ps</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">MONS PRODUKT DOO GORNJI OČAUŠ TESLIĆ - ASA CENTRAL OSIGURANJE D.D. SARAJEVO Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ORGANIZACIJA SPORTSKIH RIBOLOVACA BANJA LUKA - GRAD BANJA LUKA Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-03 09:00:00</t>
+          <t xml:space="preserve">2026-09-25 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">03.09.2026 09:00</t>
+          <t xml:space="preserve">25.09.2026 13:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148117 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 148257 25 Ps</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t xml:space="preserve">JP NIO SLUŽBENI LIST BIH - JPŠ ŠUME REPUBLIKE SRPSKE AD SOKOLAC ŠG VRBANJA KOTOR VAROŠ Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">KRAJINAPETROL AD BANJA LUKA - SAŠA BABIĆ SP VL. VS BABIĆ BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-03 09:00:00</t>
-[...728 lines deleted...]
-          <t xml:space="preserve">2026-09-04 13:00:00</t>
+          <t xml:space="preserve">2026-09-25 13:00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>