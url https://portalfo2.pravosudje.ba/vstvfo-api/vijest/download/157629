--- v8 (2026-09-21)
+++ v9 (2026-09-28)
@@ -40,1429 +40,1888 @@
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Predmet</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Sudija</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Stranke</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Datum/Vrijeme (ISO)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 09:00</t>
+          <t xml:space="preserve">28.09.2026 09:00</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148495 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 092137 26 Ip 6</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ČEGAR</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">RIVER CITY DOO BANJA LUKA - ELEKTROOBNOVA DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">DGR BANJALUKA - DARKO MORAVAC VL. SUR KAFE BAR FINISH Ip-1395-Izvršenje radi naplate duga</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 09:00:00</t>
+          <t xml:space="preserve">2026-09-28 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 09:00</t>
+          <t xml:space="preserve">28.09.2026 09:00</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148495 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 143251 26 Ps 2</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">RIVER CITY DOO BANJA LUKA - ELEKTROOBNOVA DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PALETA PLUS DOO TRN LAKTAŠI - HIKMEH DOO SARAJEVO Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 09:00:00</t>
+          <t xml:space="preserve">2026-09-28 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 09:00</t>
+          <t xml:space="preserve">28.09.2026 09:00</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 146779 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 143251 26 Ps 2</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">VLAMACO DOO BANJA LUKA - RADOVAN MALETIĆ KAO VLASNIK ZPT UR PEKARA MALETIĆ LAKTAŠI Mals-PS9-Ostalo</t>
+          <t xml:space="preserve">PALETA PLUS DOO TRN LAKTAŠI - HIKMEH DOO SARAJEVO Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 09:00:00</t>
+          <t xml:space="preserve">2026-09-28 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 09:00</t>
+          <t xml:space="preserve">28.09.2026 09:00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 146779 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 147393 25 Ps</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">VLAMACO DOO BANJA LUKA - RADOVAN MALETIĆ KAO VLASNIK ZPT UR PEKARA MALETIĆ LAKTAŠI Mals-PS9-Ostalo</t>
+          <t xml:space="preserve">EURO LINE DOO BANJA LUKA U STEČAJU - BRANE JANKOVIĆ Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 09:00:00</t>
+          <t xml:space="preserve">2026-09-28 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 09:00</t>
+          <t xml:space="preserve">28.09.2026 09:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 144409 24 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147393 25 Ps</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">K.ART DOO BANJALUKA - GIFA CONSULTING DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">EURO LINE DOO BANJA LUKA U STEČAJU - BRANE JANKOVIĆ Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 09:00:00</t>
+          <t xml:space="preserve">2026-09-28 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 11:00</t>
+          <t xml:space="preserve">28.09.2026 11:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147937 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 145384 25 Ps</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">BANKA SRPSKE  A.D. U STEČAJU   BANJA LUKA - SENKA ALEKSIĆ Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PAVGORD DOO FOČA - BORA DOO BANJA LUKA U STEČAJU Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 11:00:00</t>
+          <t xml:space="preserve">2026-09-28 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 11:30</t>
+          <t xml:space="preserve">28.09.2026 11:00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 149116 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 145984 25 Ps</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">TELEKOM TELEFONSI IMENIK DOO BANJA LUKA - CENTAR ZA SOCIJALNI RAD SREBRENICA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ŽELJKO LUKAJIĆ VL JAVNI PREVOZ LUKAJIĆ TRAVEL &amp; TRANSPORT AGENCY SP LAKTAŠI - GRAWE OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 11:30:00</t>
+          <t xml:space="preserve">2026-09-28 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 11:30</t>
+          <t xml:space="preserve">28.09.2026 11:00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148874 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 148172 25 Ps</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">PENETRA DOO IMOTSKI HRVATSKA - LEOTAR INŽENJERING DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PAVLOVIĆ TURS DOO BANJA LUKA - BIRO ZELENE KARTE U BIH Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 11:30:00</t>
+          <t xml:space="preserve">2026-09-28 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 12:00</t>
+          <t xml:space="preserve">28.09.2026 11:30</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148976 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 147419 25 Ps</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">TELEKOM TELEFONSKI IMENIK BANJA LUKA - VODOVOD I KANALIZACIJA AD BIJELJINA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">JAVNO PREDUZEĆE "AUTOPUTEVI REPUBLIKE SRPSKE" DOO BANJALUKA - INTEGRAL INŽENJERING AD LAKTAŠI Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 12:00:00</t>
+          <t xml:space="preserve">2026-09-28 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 12:00</t>
+          <t xml:space="preserve">28.09.2026 12:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146963 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148139 25 Mals</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">PRO EX GLASS DOO LAKTAŠI - ACS STUDIO DOO BANJA LUKA i drugi Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">NESTRO PETROL AD BANJA LUKA - UNIQA OSIGURANJE DD SARAJEVO Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 12:00:00</t>
+          <t xml:space="preserve">2026-09-28 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 12:00</t>
+          <t xml:space="preserve">28.09.2026 12:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146833 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 132979 25 Ps 2</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">VOLIMO PRIRODNO D.O.O. MOSTAR - BIOLOGICAL SHINE D.O.O. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">DRINA HYDRO ENERGY D.O.O. UGLJEVIK - REPUBLIKA SRPSKA, VLADA REPUBLIKE SRPSKE Ps-P2-Izdržavanje - bračnog supružnika</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 12:00:00</t>
+          <t xml:space="preserve">2026-09-28 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 12:00</t>
+          <t xml:space="preserve">28.09.2026 12:00</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 148422 26 St</t>
+          <t xml:space="preserve">57 0 Ps 148190 25 Ps</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIBOR VUČIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">SUBEKKA MAHENDIRARASA - KBRG ISKON DOO BANJA LUKA St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">KKT INGENIEURE INTERNATIONAL GMBH - PROJEKT AD BANJALUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 12:00:00</t>
+          <t xml:space="preserve">2026-09-28 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 12:30</t>
+          <t xml:space="preserve">28.09.2026 12:30</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149010 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148367 25 Ps</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">TETELJA DOO TESLIĆ - FAGUS DOO KOTOR VAROŠ Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">JZU  INSTITUT ZA JAVNO ZDRAVSTVO BANJA LUKA - " VODOVOD" AD  BANJALUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 12:30:00</t>
+          <t xml:space="preserve">2026-09-28 12:30:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 13:00</t>
+          <t xml:space="preserve">28.09.2026 12:30</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148832 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 148367 25 Ps</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZAJEDNICA ETAŽNIH VLASNIKA UL STEFANA NEMANJE BR.116 KOTOR VAROŠ - DOO PETROVIĆ  KOTOR VAROŠ ZA PUT Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">JZU  INSTITUT ZA JAVNO ZDRAVSTVO BANJA LUKA - " VODOVOD" AD  BANJALUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 13:00:00</t>
+          <t xml:space="preserve">2026-09-28 12:30:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 13:30</t>
+          <t xml:space="preserve">28.09.2026 14:00</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148576 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148045 25 Ps</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">PIRO TEHNIK DOO BRČKO DISTRIKT BIH - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ZLATAR ŠPED BH DOO VIŠEGRAD - TRIGLAV OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 13:30:00</t>
+          <t xml:space="preserve">2026-09-28 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">21.09.2026 13:30</t>
+          <t xml:space="preserve">29.09.2026 08:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146853 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148664 26 Ps</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">DOO VIKTOR PELET LESKOVAC - ŽIVKO VUKMAN SP VL PREDUZETNIČKE RADNJE SMRČA KNEŽEVO Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">JNU INSTITUT ZA ZAŠTITU I EKOLOGIJU REPUBLIKE SRPSKE BANJA LUKA - ,,DI FAČO" D.O.O. ČELINAC Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-21 13:30:00</t>
+          <t xml:space="preserve">2026-09-29 08:30:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.09.2026 09:00</t>
+          <t xml:space="preserve">29.09.2026 09:00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148514 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148431 26 Mals</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">PREVENTIVA DOO - TRIO TRADE DOO ALEKSANDROVAC Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">WIENER OSIGURANJE VIENNA INSURANCE  GROUP AD BANJA LUKA - COLOR MOBIL DOO PRIJEDOR Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-22 09:00:00</t>
+          <t xml:space="preserve">2026-09-29 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.09.2026 09:00</t>
+          <t xml:space="preserve">29.09.2026 09:00</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148514 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148639 26 Ps</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">PREVENTIVA DOO - TRIO TRADE DOO ALEKSANDROVAC Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MJOB OMLADINSKA ZADRUGA SA POTPUNOM ODGOVORNOŠĆU BANJA LUKA - KLIX DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-22 09:00:00</t>
+          <t xml:space="preserve">2026-09-29 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.09.2026 09:00</t>
+          <t xml:space="preserve">29.09.2026 09:00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148666 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 149125 26 Ps</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">ABC SOLUTIONS D.O.O. BANJA LUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MARINA PRSTOJEVIĆ - JAVNA USTANOVA INSTITUT ZA URBANIZAM GRAĐEVINARSTVO I EKOLOGIJU REPUBLIKE SRPSKE BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-22 09:00:00</t>
+          <t xml:space="preserve">2026-09-29 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.09.2026 09:00</t>
+          <t xml:space="preserve">29.09.2026 09:00</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149880 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148222 25 Mals</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">M TEL AD BANJA LUKA - BIZIM GLOBAL DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - JELENA ĐUKA PEKEZ VL. S.P. ZTR "JELENA" MRKONJIĆ GRAD Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-22 09:00:00</t>
+          <t xml:space="preserve">2026-09-29 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.09.2026 11:00</t>
+          <t xml:space="preserve">29.09.2026 10:30</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147929 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 149430 26 Mals</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">RED BRICK GRADNJA D.O.O. BANJA LUKA - NOVO RS DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE A.D.  BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-22 11:00:00</t>
+          <t xml:space="preserve">2026-09-29 10:30:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.09.2026 11:30</t>
+          <t xml:space="preserve">29.09.2026 11:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148385 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 148481 26 Ps</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - " DUNAV OSIGURANJE" AD BANJA LUKA i drugi Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">BANKA SRPSKE  A.D. - U STEČAJU BANJA  LUKA - MIRA MIHOLJČIĆ Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-22 11:30:00</t>
+          <t xml:space="preserve">2026-09-29 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.09.2026 12:00</t>
+          <t xml:space="preserve">29.09.2026 11:15</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 145881 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148757 26 Mals</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">CHENCO DOO SARAJEVO, UL. JADRANSKA DO BROJA 1, SARAJEVO - MTEL, AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">TELEKLIK DOO BANJA LUKA - GEONOVA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-22 12:00:00</t>
+          <t xml:space="preserve">2026-09-29 11:15:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.09.2026 12:30</t>
+          <t xml:space="preserve">29.09.2026 11:15</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148854 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148757 26 Mals</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">BARE COM DOO BANJA LUKA - SINIŠA BOŽIĆ VL PREDUZETNIČKE DJELATNOSTI S&amp;B ELEKTROTEHNIK Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">TELEKLIK DOO BANJA LUKA - GEONOVA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-22 12:30:00</t>
+          <t xml:space="preserve">2026-09-29 11:15:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.09.2026 13:00</t>
+          <t xml:space="preserve">29.09.2026 12:00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147101 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 147969 25 Ps</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA  R S - DUNAV OSIGURANJE AD BANJ LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">DELTA REAL ESTATE DOO BANJALUKA - H&amp;M HENNES &amp; MAURITZ B&amp;H DOO SARAJEVO Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-22 13:00:00</t>
+          <t xml:space="preserve">2026-09-29 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">22.09.2026 13:30</t>
+          <t xml:space="preserve">29.09.2026 12:00</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 149067 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 146971 25 Ps</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZAJEDNICA ETAŽNIH VLASNIKA ULICA GUNDULIĆEVA BR 92 BANJA LUKA - GRAĐEVINSKO PREDUZEĆE KRAJINA AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">BANKA SRPSKE AD BANJA LUKA U STEČAJU - NEVENKA LOPATIĆ Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-22 13:30:00</t>
+          <t xml:space="preserve">2026-09-29 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.09.2026 09:00</t>
+          <t xml:space="preserve">29.09.2026 13:00</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148845 26 Mals</t>
+          <t xml:space="preserve">57 0 St 145760 25 St</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MIDHO VUKALIĆ</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">FABRIKA COFFEE DOO - VANJA GRUBAN VLASNIK KAFE BAR DAVANI VANJA GRUBAN SP BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">VLADO DUBRAVAC - TROMEĐA DOO UKRINA ČELINAC St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-23 09:00:00</t>
+          <t xml:space="preserve">2026-09-29 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.09.2026 09:00</t>
+          <t xml:space="preserve">29.09.2026 13:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149366 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147775 25 Ps</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">PEAK FOREST DOO GLAMOČ - REPUBLIKA SRPSKA i drugi Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">MH ERS MP AD TREBINJE DIREKCIJA ZA TRŽIŠNO SNABDIJEVANJE EL. ENERGIJOM KUPACA KANCELARIJA U BANJOJ LUCI - ELIM DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-23 09:00:00</t>
+          <t xml:space="preserve">2026-09-29 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.09.2026 09:00</t>
+          <t xml:space="preserve">29.09.2026 13:30</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148755 26 Kom</t>
+          <t xml:space="preserve">57 0 Ps 146527 25 Ps</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">MTEL AD BANJA LUKA - JOVANA KRČMAR SP VL HAIR STUDIO ISKRA BANJA LUKA Kom-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ADVOKAT MR SVETOZAR BAJIĆ IZ BANJALUKE - RUKOMETNI KLUB BORAC MTEL BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-23 09:00:00</t>
+          <t xml:space="preserve">2026-09-29 13:30:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.09.2026 11:00</t>
+          <t xml:space="preserve">29.09.2026 14:00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 142435 25 Ps 2</t>
+          <t xml:space="preserve">57 0 Mals 148304 25 Mals</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">LU KOZARA LAKTAŠI - KLIK DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">INTER METAL DOO BANJA LUKA - HESTIA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-23 11:00:00</t>
+          <t xml:space="preserve">2026-09-29 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.09.2026 11:30</t>
+          <t xml:space="preserve">29.09.2026 14:00</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148880 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148304 25 Mals</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">GRAD BANJA LUKA - VODOVOD AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">INTER METAL DOO BANJA LUKA - HESTIA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-23 11:30:00</t>
+          <t xml:space="preserve">2026-09-29 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.09.2026 12:00</t>
+          <t xml:space="preserve">30.09.2026 08:30</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148946 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148489 26 Mals</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">D.D.M.S. DOO MRKONJIĆ GRAD - CAMELIJA OSIGURANJE  DD BIHAĆ Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-23 12:00:00</t>
+          <t xml:space="preserve">2026-09-30 08:30:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.09.2026 12:30</t>
+          <t xml:space="preserve">30.09.2026 09:00</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148992 26 Mals</t>
+          <t xml:space="preserve">57 0 Mals 149093 26 Mals</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">JU PUTEVI RS DOO BANJA LUKA - SAS SUPERP OSIGURANJE Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ADVOKAT ALEKSA PROLE - PRNJAVOR EXPRES AD PRNJAVOR Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-23 12:30:00</t>
+          <t xml:space="preserve">2026-09-30 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.09.2026 12:30</t>
+          <t xml:space="preserve">30.09.2026 09:00</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149180 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148997 26 Mals</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">GEM DOO BANJA LUKA - KONT TRANS DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">LIVNICA TEŠIĆ DOO GRADIŠKA - KONT TRANS DOO LAKTAŠI Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-23 12:30:00</t>
+          <t xml:space="preserve">2026-09-30 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.09.2026 13:00</t>
+          <t xml:space="preserve">30.09.2026 11:00</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 147340 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 138397 22 Ps</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">ALDEMO TURS D.O.O. BANJA LUKA - " KRAJINA OSIGURANJE" A D BANJA LUKA Mals-PS18-Naknada štete</t>
+          <t xml:space="preserve">NEXEN DOO BANJA LUKA - TRANSFORMATÖR ELEKTROMEKANIK SAN. TIC A.Ş. Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-23 13:00:00</t>
+          <t xml:space="preserve">2026-09-30 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">23.09.2026 14:00</t>
+          <t xml:space="preserve">30.09.2026 11:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148857 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148317 25 Ps</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">VEKTOR INTEGRA DOO SARAJEVO - DELTA MD D.O.O. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ROMAN SOPČIĆ i drugi - ALEKSANDRA RADIŠIĆ i drugi Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-23 14:00:00</t>
+          <t xml:space="preserve">2026-09-30 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.09.2026 09:00</t>
+          <t xml:space="preserve">30.09.2026 11:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148547 26 Ps</t>
+          <t xml:space="preserve">57 0 St 135400 21 St</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAKSIMOVIĆ KOMERC DOO DOBOJ - ADRIATIC OSIGURANJE   DD SARAJEVO Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">OPŠTINA KNEŽEVO - KNEGRAD AD KNEŽEVO St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-24 09:00:00</t>
+          <t xml:space="preserve">2026-09-30 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.09.2026 09:00</t>
+          <t xml:space="preserve">30.09.2026 11:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 149510 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 141643 23 Ps</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">PREDUZEĆE ZA POŠTANSKI SAOBRAĆAJ REPUBLIKE SRPSKE AD BANJALUKA - F PLUS DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">EKO ZONA UGARSKI BRZACI DOO KNEŽEVO - JPŠ  ŠUME REPUBLIKE SRPSKE AD SOKOLAC ŠG "ČEMERNICA" KNEŽEVO i drugi Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-24 09:00:00</t>
+          <t xml:space="preserve">2026-09-30 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.09.2026 11:00</t>
+          <t xml:space="preserve">30.09.2026 11:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146748 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147827 25 Ps</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">MRM GROUP DOO ZVORNIK - TESLOGI DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ŽELJKO DUBRAVAC - PREDUZEĆE ZA POŠTANSKI SAOBRAĆAJ BANJA LUKA Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-24 11:00:00</t>
+          <t xml:space="preserve">2026-09-30 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.09.2026 11:00</t>
+          <t xml:space="preserve">30.09.2026 11:30</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147835 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148700 26 Ps</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - EUROS OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">DIREKCIJA ZA CIVILNO VAZDUHOPLOVSTVO BOSNE I HERCEGOVINE - AERODROMI REPUBLIKE SRPSKE AD Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-24 11:00:00</t>
+          <t xml:space="preserve">2026-09-30 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.09.2026 12:00</t>
+          <t xml:space="preserve">30.09.2026 12:00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 138779 22 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148547 26 Ps</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">SYNERGY WEALTH MANAGEMENT S.S. ŽENEVA ŠVAJCARSKA - REPUBLIKA SRPSKA, VLADA REPUBLIKE SRPSKE Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MAKSIMOVIĆ KOMERC DOO DOBOJ - ADRIATIC OSIGURANJE   DD SARAJEVO Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-24 12:00:00</t>
+          <t xml:space="preserve">2026-09-30 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.09.2026 12:00</t>
+          <t xml:space="preserve">30.09.2026 13:00</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 149541 26 Mals</t>
+          <t xml:space="preserve">57 0 St 145137 24 St</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">MIDHO VUKALIĆ</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE AD Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">BERIS MRAVAC - CITY TRANSPORT LOGISTIC DOO BANJALUKA St-PS13-Stečajni postupak</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-24 12:00:00</t>
+          <t xml:space="preserve">2026-09-30 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.09.2026 12:00</t>
+          <t xml:space="preserve">30.09.2026 13:00</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 148814 26 St</t>
+          <t xml:space="preserve">57 0 Mals 146405 25 Mals 2</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIBOR VUČIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEVENKA MOMIĆ - MOMIĆ DOO KOTOR VAROŠ St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">COMPANYWALL DOO BANJA LUKA - MKF EKI SARAJEVO Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-24 12:00:00</t>
+          <t xml:space="preserve">2026-09-30 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.09.2026 13:00</t>
+          <t xml:space="preserve">30.09.2026 13:00</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 V 150202 26 V</t>
+          <t xml:space="preserve">57 0 Ps 144632 24 Ps</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t xml:space="preserve">VIBOR VUČIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t xml:space="preserve">ATACO TRGOVINA I ZASTUPANJE DOO MOSTAR - RADOMIR NEŽIĆ VL  DELICIA V-774-Protest mjenice</t>
+          <t xml:space="preserve">GKSERVICE  ZONHOVEN BELGIJA - PRO EX GLASS DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-24 13:00:00</t>
+          <t xml:space="preserve">2026-09-30 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t xml:space="preserve">24.09.2026 13:15</t>
+          <t xml:space="preserve">30.09.2026 14:00</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147553 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148382 25 Ps</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t xml:space="preserve">CROATIA OSIGURANJE D.D.MOSTAR - ASA CENTRAL OSIGURANJE DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA  RS BANJALUKA - "GRAWE OSIGURANJE"  DD SARAJEVO Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-24 13:15:00</t>
+          <t xml:space="preserve">2026-09-30 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.09.2026 09:00</t>
+          <t xml:space="preserve">01.10.2026 08:30</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148486 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 149558 26 Ps</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">CARGOPROM DOO LAKTAŠI - BIRO ZELENE KARTE BIH Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-25 09:00:00</t>
+          <t xml:space="preserve">2026-10-01 08:30:00</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.09.2026 11:00</t>
+          <t xml:space="preserve">01.10.2026 09:00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 149445 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 149245 26 Ps</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t xml:space="preserve">FRAGMAT DOO ŠIROKI BRIJEG - PANTELIJA BOŽIĆ SP DEKOR BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">NEOBAS DOO BANJALUKA - SP LASTA AD BEOGRAD Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-25 11:00:00</t>
+          <t xml:space="preserve">2026-10-01 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.09.2026 12:00</t>
+          <t xml:space="preserve">01.10.2026 09:00</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149647 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 149390 26 Mals</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t xml:space="preserve">DUNAV OSIGURANJE AD BANJA LUKA - ELPRING D.O.O. LAKTAŠI Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">PREDUZEĆE ZA POŠTANSKI SAOBRAĆAJ REPUBLIKE SRPSKE AD BANJALUKA - REPUBLIKA SRPSKA MINISTARSTVO PRAVDE OSNOVNI SUD PRNJAVOR Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-25 12:00:00</t>
+          <t xml:space="preserve">2026-10-01 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.09.2026 12:40</t>
+          <t xml:space="preserve">01.10.2026 09:00</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149301 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 117512 26 Ps 4</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">BALKAN INVESTMENT BANK AD BANJA LUKA - RADA NIKOLIĆ VL. STR RADA KOBAŠ Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-25 12:40:00</t>
+          <t xml:space="preserve">2026-10-01 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.09.2026 13:00</t>
+          <t xml:space="preserve">01.10.2026 09:00</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147343 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148085 25 Ps</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t xml:space="preserve">ORGANIZACIJA SPORTSKIH RIBOLOVACA BANJA LUKA - GRAD BANJA LUKA Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
+          <t xml:space="preserve">TIJANA ZMIJANJAC - EKVATOR DOO BANJA LUKA U STEČAJU i drugi Ps-PS16-Osporavanje potraživanja iz stečaja</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-25 13:00:00</t>
+          <t xml:space="preserve">2026-10-01 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.09.2026 13:00</t>
+          <t xml:space="preserve">01.10.2026 09:30</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147343 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 149503 26 Ps</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t xml:space="preserve">ORGANIZACIJA SPORTSKIH RIBOLOVACA BANJA LUKA - GRAD BANJA LUKA Ps-PS10-Utvrđenje (ne)postojanje ugovora</t>
+          <t xml:space="preserve">MG MIND DOO MRKONJIĆ GRAD - TENISKI SAVEZ REPUBLIKE SRPSKE Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-25 13:00:00</t>
+          <t xml:space="preserve">2026-10-01 09:30:00</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t xml:space="preserve">25.09.2026 13:00</t>
+          <t xml:space="preserve">01.10.2026 11:00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148257 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148727 26 Ps</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ID EURO BLIC PRESS DOO BANJA LUKA - VODOVOD AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-01 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01.10.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146273 25 Ps</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NETINVEST DOO BEOGRAD - PROJEKT AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-01 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01.10.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 146575 25 Ps</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">KRAJINALIJEK AD BANJA LUKA U STEČAJU - KRAJINAGROUP DOO BANJA LUKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-01 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01.10.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 148594 26 Mals</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">JAVNA ZDRAVSTVENA USTANOVA INSTITUT ZA JAVNO ZDRAVSTVO, BANJA LUKA - KOSMOS AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-01 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01.10.2026 11:30</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 149070 26 Mals</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">ZAJEDNICA ETAŽNIH VLASNIKA  UL ILIJE GARAŠANINA BR.8F - MARINKOVIĆ COMMERCE DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-01 11:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01.10.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 148547 26 Ps</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MAKSIMOVIĆ KOMERC DOO DOBOJ - ADRIATIC OSIGURANJE   DD SARAJEVO Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-01 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01.10.2026 12:00</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 145436 25 Ps</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
-      <c r="D53" t="inlineStr">
-[...6 lines deleted...]
-          <t xml:space="preserve">2026-09-25 13:00:00</t>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">UDRUŽENJE GRAĐANA AGENCIJA ZA SARADNJU EDUKACIJU I RAZVOJ BANJA LUKA - INVENT FINANC DOO BANJA LUKA Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-01 12:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01.10.2026 13:00</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 149041 26 Ps</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANDRA BUDIŠA</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">GER TEX DOO SANSKI MOST - BIRO ZELENE KARTE BIH Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-01 13:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01.10.2026 13:30</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147098 25 Ps</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">OPŠTINA JEZERO - PREDUZEĆE ZA UZGOJ I PRERADU RIBE RIBNJAK JANJ DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-01 13:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">01.10.2026 14:00</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147096 25 Ps</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MARKO BAJALICA</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PROIZVODNJA DUŠANIĆ DOO PRNJAVOR - PRNJAVOR EKSPRES AD PRNJAVOR Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-01 14:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.10.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 136461 23 Ps 2</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">WIENER OSIGURANJE A.D. BANJA LUKA - CESTING DOO ŽEPČE i drugi Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-02 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.10.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 St 141819 23 St</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DRAGAN ŠTEHER - BAU-COMMERCE DOO ZA GRAĐEVINARSTVO I TRGOVINU BANJALUKA St-PS13-Stečajni postupak</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-02 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.10.2026 09:00</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 149531 26 Ps</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">MESNA INDUSTRIJA TULUMOVIĆ DOO LAKTAŠI - EUROHERC OSIGURANJE DD SARAJEVO Ps-PS18-Naknada štete</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-02 09:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.10.2026 09:30</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 148249 25 Mals</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANA KOP DOO RIBNIK - DM JELIĆ DRVO DOO RIBNIK Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-02 09:30:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.10.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 145722 25 Ps</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SANJA ILIĆ</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NIKOLA JOKOVIĆ PR PTR LONJIN - BIRO ZELENE KARTE BIH SARAJEVO Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-02 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.10.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 St 131521 20 St</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">NATAŠA MAKSIMOVIĆ - SINYU-IBERICA DOO BANJALUKA St-PS13-Stečajni postupak</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-02 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.10.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Mals 141303 26 Mals 2</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DOO KAMELIJA ČELINAC DONJI - ADRIATIK OSIGURANJE DD SARAJEVO Mals-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-02 11:00:00</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">02.10.2026 11:00</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">57 0 Ps 147069 25 Ps</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">CONCORDIA VERSICHERUNGS GESELLSCHAFT AG - AURA OSIGURANJE  AD  BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t xml:space="preserve">2026-10-02 11:00:00</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>