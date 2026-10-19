--- v9 (2026-09-28)
+++ v10 (2026-10-19)
@@ -40,1888 +40,1159 @@
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t xml:space="preserve">Predmet</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t xml:space="preserve">Sudija</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t xml:space="preserve">Stranke</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t xml:space="preserve">Datum/Vrijeme (ISO)</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 09:00</t>
+          <t xml:space="preserve">19.10.2026 09:00</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 092137 26 Ip 6</t>
+          <t xml:space="preserve">57 0 Ps 149551 26 Ps</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ČEGAR</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t xml:space="preserve">DGR BANJALUKA - DARKO MORAVAC VL. SUR KAFE BAR FINISH Ip-1395-Izvršenje radi naplate duga</t>
+          <t xml:space="preserve">PREDUZEĆE ZA POŠTANSKI SAOBRAĆAJ REPUBLIKE SRPSKE AD BANJALUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 09:00:00</t>
+          <t xml:space="preserve">2026-10-19 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 09:00</t>
+          <t xml:space="preserve">19.10.2026 09:00</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 143251 26 Ps 2</t>
+          <t xml:space="preserve">57 0 Mals 148874 26 Mals</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t xml:space="preserve">PALETA PLUS DOO TRN LAKTAŠI - HIKMEH DOO SARAJEVO Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PENETRA DOO IMOTSKI HRVATSKA - LEOTAR INŽENJERING DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 09:00:00</t>
+          <t xml:space="preserve">2026-10-19 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 09:00</t>
+          <t xml:space="preserve">19.10.2026 09:00</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 143251 26 Ps 2</t>
+          <t xml:space="preserve">57 0 Mals 148874 26 Mals</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t xml:space="preserve">PALETA PLUS DOO TRN LAKTAŠI - HIKMEH DOO SARAJEVO Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PENETRA DOO IMOTSKI HRVATSKA - LEOTAR INŽENJERING DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 09:00:00</t>
+          <t xml:space="preserve">2026-10-19 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 09:00</t>
+          <t xml:space="preserve">19.10.2026 09:30</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147393 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148486 26 Ps</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t xml:space="preserve">EURO LINE DOO BANJA LUKA U STEČAJU - BRANE JANKOVIĆ Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 09:00:00</t>
+          <t xml:space="preserve">2026-10-19 09:30:00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 09:00</t>
+          <t xml:space="preserve">19.10.2026 11:00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147393 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 146977 25 Ps</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t xml:space="preserve">EURO LINE DOO BANJA LUKA U STEČAJU - BRANE JANKOVIĆ Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA  R S - PREMIUM OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 09:00:00</t>
+          <t xml:space="preserve">2026-10-19 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 11:00</t>
+          <t xml:space="preserve">19.10.2026 11:00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 145384 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148848 26 Ps</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVGORD DOO FOČA - BORA DOO BANJA LUKA U STEČAJU Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">KANTINA 224 DOO BANJALUKA - SINIŠA BOŽIĆ VL PREDUZETNIČKE DJELATNOSTI S&amp;B ELEKTROTEHNIK Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 11:00:00</t>
+          <t xml:space="preserve">2026-10-19 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 11:00</t>
+          <t xml:space="preserve">19.10.2026 11:15</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 145984 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148616 26 Ps</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t xml:space="preserve">ŽELJKO LUKAJIĆ VL JAVNI PREVOZ LUKAJIĆ TRAVEL &amp; TRANSPORT AGENCY SP LAKTAŠI - GRAWE OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">MON AMIE LIVNICA DREAM DOO BANJA LUKA - NISKOGRADNJA DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 11:00:00</t>
+          <t xml:space="preserve">2026-10-19 11:15:00</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 11:00</t>
+          <t xml:space="preserve">19.10.2026 11:30</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148172 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147392 25 Ps</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t xml:space="preserve">PAVLOVIĆ TURS DOO BANJA LUKA - BIRO ZELENE KARTE U BIH Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">MAKSMARA - CO MEDPROM DOO BANJALUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 11:00:00</t>
+          <t xml:space="preserve">2026-10-19 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 11:30</t>
+          <t xml:space="preserve">19.10.2026 12:00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147419 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 149472 26 Ps</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t xml:space="preserve">JAVNO PREDUZEĆE "AUTOPUTEVI REPUBLIKE SRPSKE" DOO BANJALUKA - INTEGRAL INŽENJERING AD LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">GROŠ DOO BANJA LUKA - DUNAV OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 11:30:00</t>
+          <t xml:space="preserve">2026-10-19 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 12:00</t>
+          <t xml:space="preserve">19.10.2026 13:00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148139 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 149669 26 Ps</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t xml:space="preserve">MARKO BAJALICA</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t xml:space="preserve">NESTRO PETROL AD BANJA LUKA - UNIQA OSIGURANJE DD SARAJEVO Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - OSIGURANJE AURA AD ZA OSIGURANJE BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 12:00:00</t>
+          <t xml:space="preserve">2026-10-19 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 12:00</t>
+          <t xml:space="preserve">20.10.2026 09:00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 132979 25 Ps 2</t>
+          <t xml:space="preserve">57 0 Ps 148665 26 Ps</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t xml:space="preserve">DRINA HYDRO ENERGY D.O.O. UGLJEVIK - REPUBLIKA SRPSKA, VLADA REPUBLIKE SRPSKE Ps-P2-Izdržavanje - bračnog supružnika</t>
+          <t xml:space="preserve">ABC SOLUTIONS D.O.O. BANJA LUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 12:00:00</t>
+          <t xml:space="preserve">2026-10-20 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 12:00</t>
+          <t xml:space="preserve">20.10.2026 09:00</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148190 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147522 25 Ps</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t xml:space="preserve">KKT INGENIEURE INTERNATIONAL GMBH - PROJEKT AD BANJALUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">BRČKO GAS OSIGURANJE DD BRČKO - JP PUTEVI REPUBLIKE SRPSKE DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 12:00:00</t>
+          <t xml:space="preserve">2026-10-20 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 12:30</t>
+          <t xml:space="preserve">20.10.2026 11:30</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148367 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 146954 25 Ps</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t xml:space="preserve">VERA ŠARIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t xml:space="preserve">JZU  INSTITUT ZA JAVNO ZDRAVSTVO BANJA LUKA - " VODOVOD" AD  BANJALUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">TELEGROUP D.O.O. BANJALUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 12:30:00</t>
+          <t xml:space="preserve">2026-10-20 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 12:30</t>
+          <t xml:space="preserve">20.10.2026 12:00</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148367 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148366 25 Ps</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t xml:space="preserve">JZU  INSTITUT ZA JAVNO ZDRAVSTVO BANJA LUKA - " VODOVOD" AD  BANJALUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ARHITEKTONSKA KANCELARIJA DOO BANJA LUKA - ABC INVEST D.O.O. ZVORNIK Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 12:30:00</t>
+          <t xml:space="preserve">2026-10-20 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t xml:space="preserve">28.09.2026 14:00</t>
+          <t xml:space="preserve">20.10.2026 13:00</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148045 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 147824 25 Mals</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t xml:space="preserve">ZLATAR ŠPED BH DOO VIŠEGRAD - TRIGLAV OSIGURANJE AD BANJA LUKA Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">NUCA MERC DOO CAZIN - ROSANDA MADŽOV VLASNIK SP RECORD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-28 14:00:00</t>
+          <t xml:space="preserve">2026-10-20 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 08:30</t>
+          <t xml:space="preserve">20.10.2026 13:30</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148664 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 149301 26 Ps</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t xml:space="preserve">JNU INSTITUT ZA ZAŠTITU I EKOLOGIJU REPUBLIKE SRPSKE BANJA LUKA - ,,DI FAČO" D.O.O. ČELINAC Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">FOND ZDRAVSTVENOG OSIGURANJA REPUBLIKE SRPSKE - KRAJINA OSIGURANJE AD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 08:30:00</t>
+          <t xml:space="preserve">2026-10-20 13:30:00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 09:00</t>
+          <t xml:space="preserve">21.10.2026 09:00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148431 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 149328 26 Mo</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t xml:space="preserve">WIENER OSIGURANJE VIENNA INSURANCE  GROUP AD BANJA LUKA - COLOR MOBIL DOO PRIJEDOR Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">JU CENTAR ZA OBRAZOVANJE ODRASLIH BANJA LUKA - TESLOGI DOO BANJA LUKA Mo-PS12-Prijedlog za određivanje mjere obezbjeđenja</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 09:00:00</t>
+          <t xml:space="preserve">2026-10-21 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 09:00</t>
+          <t xml:space="preserve">21.10.2026 09:00</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148639 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148594 26 Mals</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t xml:space="preserve">MJOB OMLADINSKA ZADRUGA SA POTPUNOM ODGOVORNOŠĆU BANJA LUKA - KLIX DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">JAVNA ZDRAVSTVENA USTANOVA INSTITUT ZA JAVNO ZDRAVSTVO, BANJA LUKA - KOSMOS AD BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 09:00:00</t>
+          <t xml:space="preserve">2026-10-21 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 09:00</t>
+          <t xml:space="preserve">21.10.2026 09:00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 149125 26 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148755 26 Kom</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARINA PRSTOJEVIĆ - JAVNA USTANOVA INSTITUT ZA URBANIZAM GRAĐEVINARSTVO I EKOLOGIJU REPUBLIKE SRPSKE BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MTEL AD BANJA LUKA - JOVANA KRČMAR SP VL HAIR STUDIO ISKRA BANJA LUKA Kom-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 09:00:00</t>
+          <t xml:space="preserve">2026-10-21 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 09:00</t>
+          <t xml:space="preserve">21.10.2026 09:30</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148222 25 Mals</t>
+          <t xml:space="preserve">57 0 Mals 149445 26 Mals</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - JELENA ĐUKA PEKEZ VL. S.P. ZTR "JELENA" MRKONJIĆ GRAD Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">FRAGMAT DOO ŠIROKI BRIJEG - PANTELIJA BOŽIĆ SP DEKOR BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 09:00:00</t>
+          <t xml:space="preserve">2026-10-21 09:30:00</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 10:30</t>
+          <t xml:space="preserve">21.10.2026 11:00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 149430 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 145541 25 Ps</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t xml:space="preserve">VELIMIR KEVAC - EUROS OSIGURANJE A.D.  BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">FOND ZA RAZVOJ I ZAPOŠLJAVANJE REPUBLIKE SRPSKE AD BANJA LUKA KOJIM UPRAVLJA INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE AD BANJA LUKA - GARANTNI FOND REPUBLIKE SRPSKE A.D. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 10:30:00</t>
+          <t xml:space="preserve">2026-10-21 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 11:00</t>
+          <t xml:space="preserve">21.10.2026 11:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148481 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 145541 25 Ps</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t xml:space="preserve">BANKA SRPSKE  A.D. - U STEČAJU BANJA  LUKA - MIRA MIHOLJČIĆ Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">FOND ZA RAZVOJ I ZAPOŠLJAVANJE REPUBLIKE SRPSKE AD BANJA LUKA KOJIM UPRAVLJA INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE AD BANJA LUKA - GARANTNI FOND REPUBLIKE SRPSKE A.D. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 11:00:00</t>
+          <t xml:space="preserve">2026-10-21 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 11:15</t>
+          <t xml:space="preserve">21.10.2026 11:00</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148757 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 145541 25 Ps</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t xml:space="preserve">TELEKLIK DOO BANJA LUKA - GEONOVA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">FOND ZA RAZVOJ I ZAPOŠLJAVANJE REPUBLIKE SRPSKE AD BANJA LUKA KOJIM UPRAVLJA INVESTICIONO RAZVOJNA BANKA REPUBLIKE SRPSKE AD BANJA LUKA - GARANTNI FOND REPUBLIKE SRPSKE A.D. BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 11:15:00</t>
+          <t xml:space="preserve">2026-10-21 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 11:15</t>
+          <t xml:space="preserve">21.10.2026 11:00</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148757 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 147604 25 Ps</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t xml:space="preserve">TELEKLIK DOO BANJA LUKA - GEONOVA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">AUTOPREVOZ GS D.O.O. BANJA LUKA - OSIGURANJE  GARANT D.D.  BRČKO Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 11:15:00</t>
+          <t xml:space="preserve">2026-10-21 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 12:00</t>
+          <t xml:space="preserve">21.10.2026 11:00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147969 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 145788 25 Ps</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t xml:space="preserve">DELTA REAL ESTATE DOO BANJALUKA - H&amp;M HENNES &amp; MAURITZ B&amp;H DOO SARAJEVO Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">REPUBLIKA SRPSKA - GRAD BANJA LUKA Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 12:00:00</t>
+          <t xml:space="preserve">2026-10-21 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 12:00</t>
+          <t xml:space="preserve">21.10.2026 11:30</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146971 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 145471 25 Ps</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t xml:space="preserve">BANKA SRPSKE AD BANJA LUKA U STEČAJU - NEVENKA LOPATIĆ Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">INFINITI STAR DOO BANJA LUKA - "PODRAVKA"  DOO Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 12:00:00</t>
+          <t xml:space="preserve">2026-10-21 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 13:00</t>
+          <t xml:space="preserve">21.10.2026 11:30</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 145760 25 St</t>
+          <t xml:space="preserve">57 0 Ps 145471 25 Ps</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIDHO VUKALIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t xml:space="preserve">VLADO DUBRAVAC - TROMEĐA DOO UKRINA ČELINAC St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">INFINITI STAR DOO BANJA LUKA - "PODRAVKA"  DOO Ps-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 13:00:00</t>
+          <t xml:space="preserve">2026-10-21 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 13:00</t>
+          <t xml:space="preserve">21.10.2026 13:00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147775 25 Ps</t>
+          <t xml:space="preserve">57 0 Ip 142193 23 Ip</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">MILKA POPOVIĆ</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t xml:space="preserve">MH ERS MP AD TREBINJE DIREKCIJA ZA TRŽIŠNO SNABDIJEVANJE EL. ENERGIJOM KUPACA KANCELARIJA U BANJOJ LUCI - ELIM DOO LAKTAŠI Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">MKD MIKROFIN DOO BANJA LUKA - VUKMIR.CO DOO TRN LAKTAŠI Ip-1395-Izvršenje radi naplate duga</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 13:00:00</t>
+          <t xml:space="preserve">2026-10-21 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 13:30</t>
+          <t xml:space="preserve">21.10.2026 13:00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 146527 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 147340 25 Mals</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t xml:space="preserve">GORDANA MARIĆ</t>
+          <t xml:space="preserve">STAŠA TOMIĆ</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t xml:space="preserve">ADVOKAT MR SVETOZAR BAJIĆ IZ BANJALUKE - RUKOMETNI KLUB BORAC MTEL BANJA LUKA Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ALDEMO TURS D.O.O. BANJA LUKA - " KRAJINA OSIGURANJE" A D BANJA LUKA Mals-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 13:30:00</t>
+          <t xml:space="preserve">2026-10-21 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 14:00</t>
+          <t xml:space="preserve">21.10.2026 13:30</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148304 25 Mals</t>
+          <t xml:space="preserve">57 0 Ps 148450 26 Ps</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t xml:space="preserve">INTER METAL DOO BANJA LUKA - HESTIA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">BOSNA I HERCEGOVINA MINISTARSTVO ODBRANE BIH, - JP RADIO PRNJAVOR Ps-PS20-Utvrđenje</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 14:00:00</t>
+          <t xml:space="preserve">2026-10-21 13:30:00</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t xml:space="preserve">29.09.2026 14:00</t>
+          <t xml:space="preserve">21.10.2026 13:30</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148304 25 Mals</t>
+          <t xml:space="preserve">57 0 Mals 148222 25 Mals</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t xml:space="preserve">INTER METAL DOO BANJA LUKA - HESTIA DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">WEB DIGITAL STUDIO D.O.O. BIJELJINA - JELENA ĐUKA PEKEZ VL. S.P. ZTR "JELENA" MRKONJIĆ GRAD Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-29 14:00:00</t>
+          <t xml:space="preserve">2026-10-21 13:30:00</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.09.2026 08:30</t>
+          <t xml:space="preserve">22.10.2026 09:00</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148489 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 148902 26 Ps</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t xml:space="preserve">D.D.M.S. DOO MRKONJIĆ GRAD - CAMELIJA OSIGURANJE  DD BIHAĆ Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">ZAJEDNICA ETAŽNIH VLASNIKA  UL JEVREJSKA 54 LAMELA B BANJALUKA - AGITEK DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-30 08:30:00</t>
+          <t xml:space="preserve">2026-10-22 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.09.2026 09:00</t>
+          <t xml:space="preserve">22.10.2026 09:00</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 149093 26 Mals</t>
+          <t xml:space="preserve">57 0 Ps 149880 26 Ps</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t xml:space="preserve">ADVOKAT ALEKSA PROLE - PRNJAVOR EXPRES AD PRNJAVOR Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">M TEL AD BANJA LUKA - BIZIM GLOBAL DOO BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-30 09:00:00</t>
+          <t xml:space="preserve">2026-10-22 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.09.2026 09:00</t>
+          <t xml:space="preserve">22.10.2026 11:00</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Mals 148997 26 Mals</t>
+          <t xml:space="preserve">57 0 Mals 149510 26 Mals</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t xml:space="preserve">LIVNICA TEŠIĆ DOO GRADIŠKA - KONT TRANS DOO LAKTAŠI Mals-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">PREDUZEĆE ZA POŠTANSKI SAOBRAĆAJ REPUBLIKE SRPSKE AD BANJALUKA - F PLUS DOO BANJA LUKA Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-30 09:00:00</t>
+          <t xml:space="preserve">2026-10-22 11:00:00</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.09.2026 11:00</t>
+          <t xml:space="preserve">22.10.2026 11:30</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 138397 22 Ps</t>
+          <t xml:space="preserve">57 0 Ps 146301 25 Ps</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANDRA BUDIŠA</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t xml:space="preserve">NEXEN DOO BANJA LUKA - TRANSFORMATÖR ELEKTROMEKANIK SAN. TIC A.Ş. Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">NENAD BOJANIĆ SP SLOBODA BANJALUKA - ODS ELEKTROKRAJINA AD BANJA LUKA Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-30 11:00:00</t>
+          <t xml:space="preserve">2026-10-22 11:30:00</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.09.2026 11:00</t>
+          <t xml:space="preserve">22.10.2026 12:00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148317 25 Ps</t>
+          <t xml:space="preserve">57 0 Ps 144356 26 Ps 2</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t xml:space="preserve">SANJA ILIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t xml:space="preserve">ROMAN SOPČIĆ i drugi - ALEKSANDRA RADIŠIĆ i drugi Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">DLD BRACA ĆOĆKALO DOO MRKONJIĆ GRAD - ADRIATIC OSIGURANJE DD SARAJEVO, FILIJALA BANJA LUKA Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-30 11:00:00</t>
+          <t xml:space="preserve">2026-10-22 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.09.2026 11:00</t>
+          <t xml:space="preserve">22.10.2026 13:00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 135400 21 St</t>
+          <t xml:space="preserve">57 0 Ps 138779 22 Ps</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t xml:space="preserve">SINIŠA BOSNIĆ</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t xml:space="preserve">OPŠTINA KNEŽEVO - KNEGRAD AD KNEŽEVO St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">SYNERGY WEALTH MANAGEMENT S.S. ŽENEVA ŠVAJCARSKA - REPUBLIKA SRPSKA, VLADA REPUBLIKE SRPSKE Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-30 11:00:00</t>
+          <t xml:space="preserve">2026-10-22 13:00:00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.09.2026 11:00</t>
+          <t xml:space="preserve">22.10.2026 14:00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 141643 23 Ps</t>
+          <t xml:space="preserve">57 0 Ps 147604 25 Ps</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t xml:space="preserve">STAŠA TOMIĆ</t>
+          <t xml:space="preserve">SANJA ILIĆ</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t xml:space="preserve">EKO ZONA UGARSKI BRZACI DOO KNEŽEVO - JPŠ  ŠUME REPUBLIKE SRPSKE AD SOKOLAC ŠG "ČEMERNICA" KNEŽEVO i drugi Ps-PS2-Isplata potraživanja</t>
+          <t xml:space="preserve">AUTOPREVOZ GS D.O.O. BANJA LUKA - OSIGURANJE  GARANT D.D.  BRČKO Ps-PS18-Naknada štete</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-30 11:00:00</t>
+          <t xml:space="preserve">2026-10-22 14:00:00</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.09.2026 11:00</t>
+          <t xml:space="preserve">23.10.2026 09:00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 147827 25 Ps</t>
+          <t xml:space="preserve">57 0 Mals 148997 26 Mals</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t xml:space="preserve">ŽELJKO DUBRAVAC - PREDUZEĆE ZA POŠTANSKI SAOBRAĆAJ BANJA LUKA Ps-PS9-Ostalo</t>
+          <t xml:space="preserve">LIVNICA TEŠIĆ DOO GRADIŠKA - KONT TRANS DOO LAKTAŠI Mals-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-30 11:00:00</t>
+          <t xml:space="preserve">2026-10-23 09:00:00</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.09.2026 11:30</t>
+          <t xml:space="preserve">23.10.2026 12:00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148700 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 148311 25 Ps</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t xml:space="preserve">DIREKCIJA ZA CIVILNO VAZDUHOPLOVSTVO BOSNE I HERCEGOVINE - AERODROMI REPUBLIKE SRPSKE AD Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">BOSNA I HERCEGOVINA MINISTARSTVO ODBRANE BIH - JP RADIO TELEVIZIJA REPUBLIKE SRPSKE Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-30 11:30:00</t>
+          <t xml:space="preserve">2026-10-23 12:00:00</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.09.2026 12:00</t>
+          <t xml:space="preserve">23.10.2026 12:30</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 Ps 148547 26 Ps</t>
+          <t xml:space="preserve">57 0 Ps 143555 24 Mo</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t xml:space="preserve">MARKO BAJALICA</t>
+          <t xml:space="preserve">GORDANA MARIĆ</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t xml:space="preserve">MAKSIMOVIĆ KOMERC DOO DOBOJ - ADRIATIC OSIGURANJE   DD SARAJEVO Ps-PS18-Naknada štete</t>
+          <t xml:space="preserve">TN INVEST ANSTALT LIHTENŠTAJN i drugi - BUCKEPHALOS DELAWARE LLC DELAWARE SAD Mo-PS9-Ostalo</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-30 12:00:00</t>
+          <t xml:space="preserve">2026-10-23 12:30:00</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t xml:space="preserve">30.09.2026 13:00</t>
+          <t xml:space="preserve">23.10.2026 13:30</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t xml:space="preserve">57 0 St 145137 24 St</t>
+          <t xml:space="preserve">57 0 Ps 149512 26 Ps</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t xml:space="preserve">MIDHO VUKALIĆ</t>
+          <t xml:space="preserve">VERA ŠARIĆ</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t xml:space="preserve">BERIS MRAVAC - CITY TRANSPORT LOGISTIC DOO BANJALUKA St-PS13-Stečajni postupak</t>
+          <t xml:space="preserve">EURO ZNAK DOO BANJA LUKA - GRAD BANJA LUKA Ps-PS2-Isplata potraživanja</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t xml:space="preserve">2026-09-30 13:00:00</t>
-[...728 lines deleted...]
-          <t xml:space="preserve">2026-10-02 11:00:00</t>
+          <t xml:space="preserve">2026-10-23 13:30:00</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>